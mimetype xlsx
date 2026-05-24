--- v0 (2026-01-01)
+++ v1 (2026-05-24)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naiconline-my.sharepoint.com/personal/drmartin_naic_org/Documents/Desktop/OPTins Forms Season/State Forms/Maryland/Premium Tax/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naiconline-my.sharepoint.com/personal/drmartin_naic_org/Documents/Desktop/OPTins Forms Season/Test Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="14" documentId="8_{054D859A-CB02-4552-B82F-64FF82D459AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7679E717-8BE3-45A4-BFF2-766C26F2D3D8}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{759D06A8-64D5-4577-AC95-4CBF1C522259}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Premium Tax Statement" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AandHInsPrem">'Annual Premium Tax Statement'!$G$124</definedName>
     <definedName name="AccidentOnly">'Annual Premium Tax Statement'!$C$395</definedName>
     <definedName name="AccidentOnlyExcluded">'Annual Premium Tax Statement'!$D$395</definedName>
     <definedName name="AccTravel">'Annual Premium Tax Statement'!$G$321</definedName>
     <definedName name="Address">'Annual Premium Tax Statement'!$C$9</definedName>
     <definedName name="AllOtherDed">'Annual Premium Tax Statement'!$G$165</definedName>
     <definedName name="AllOtherPrem">'Annual Premium Tax Statement'!$G$126</definedName>
     <definedName name="AllOtherTaxPrem">'Annual Premium Tax Statement'!$G$136</definedName>
     <definedName name="Amended">'Annual Premium Tax Statement'!$G$79</definedName>
     <definedName name="Amounta">'Annual Premium Tax Statement'!$C$219</definedName>
     <definedName name="Amountb">'Annual Premium Tax Statement'!$C$220</definedName>
     <definedName name="Amountc">'Annual Premium Tax Statement'!$C$221</definedName>
     <definedName name="Amountd">'Annual Premium Tax Statement'!$C$222</definedName>
     <definedName name="AmountDue">'Annual Premium Tax Statement'!$H$17</definedName>
     <definedName name="Amounte">'Annual Premium Tax Statement'!$C$223</definedName>
     <definedName name="Amountf">'Annual Premium Tax Statement'!$C$224</definedName>
     <definedName name="Amountg">'Annual Premium Tax Statement'!$C$225</definedName>
     <definedName name="Amounth">'Annual Premium Tax Statement'!$C$226</definedName>
@@ -377,102 +377,102 @@
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="Erin Nickles - Personal View" guid="{AAE2FCF2-28FA-408F-B7CE-3797241E66EA}" mergeInterval="0" personalView="1" maximized="1" xWindow="-9" yWindow="-9" windowWidth="1938" windowHeight="1038" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C389" i="1" l="1"/>
+  <c r="H18" i="1" l="1"/>
+  <c r="C410" i="1"/>
+  <c r="H16" i="1" s="1"/>
+  <c r="H286" i="1"/>
+  <c r="H15" i="1" s="1"/>
+  <c r="G81" i="1"/>
+  <c r="H14" i="1" s="1"/>
+  <c r="G107" i="1"/>
+  <c r="G70" i="1" s="1"/>
+  <c r="C389" i="1"/>
   <c r="G80" i="1"/>
   <c r="G127" i="1"/>
   <c r="G140" i="1" s="1"/>
   <c r="G101" i="1" s="1"/>
   <c r="G137" i="1"/>
   <c r="G166" i="1"/>
   <c r="G175" i="1" s="1"/>
   <c r="G102" i="1" s="1"/>
   <c r="G172" i="1"/>
   <c r="G208" i="1"/>
   <c r="G71" i="1" s="1"/>
   <c r="G219" i="1"/>
   <c r="G220" i="1"/>
   <c r="G221" i="1"/>
   <c r="G222" i="1"/>
   <c r="G223" i="1"/>
   <c r="G224" i="1"/>
   <c r="G225" i="1"/>
   <c r="G226" i="1"/>
   <c r="G227" i="1"/>
   <c r="G228" i="1"/>
   <c r="C230" i="1"/>
   <c r="G316" i="1"/>
   <c r="G330" i="1"/>
   <c r="G338" i="1"/>
   <c r="G348" i="1"/>
   <c r="G356" i="1"/>
   <c r="C406" i="1"/>
   <c r="G358" i="1" l="1"/>
   <c r="C408" i="1"/>
-  <c r="C410" i="1" s="1"/>
   <c r="G214" i="1"/>
   <c r="G103" i="1"/>
-  <c r="G107" i="1" s="1"/>
   <c r="G233" i="1"/>
   <c r="H258" i="1" s="1"/>
   <c r="H282" i="1" s="1"/>
   <c r="G284" i="1" s="1"/>
-  <c r="H16" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="H14" i="1" s="1"/>
+  <c r="G72" i="1" l="1"/>
   <c r="G258" i="1"/>
   <c r="G282" i="1" s="1"/>
   <c r="G285" i="1" s="1"/>
-  <c r="H286" i="1" s="1"/>
-  <c r="H15" i="1" s="1"/>
   <c r="C26" i="1" l="1"/>
   <c r="A26" i="1" s="1"/>
-  <c r="H18" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="356">
   <si>
     <t>CALENDAR YEAR 2025</t>
   </si>
   <si>
     <t>MARYLAND INSURANCE ADMINISTRATION</t>
   </si>
   <si>
     <t>ANNUAL PREMIUM TAX STATEMENT</t>
   </si>
   <si>
     <t>TAX REMITTANCE STATEMENT</t>
   </si>
   <si>
     <t>test</t>
   </si>
   <si>
     <t>PAGE 1</t>
   </si>
   <si>
     <t>Company NAIC #:</t>
@@ -2178,51 +2178,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="166">
+  <cellXfs count="165">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -2351,329 +2351,326 @@
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...79 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...115 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2953,546 +2950,544 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R423"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A383" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C6" sqref="C6:H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="30" customWidth="1"/>
     <col min="2" max="2" width="28.140625" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="63" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
       <c r="J2" s="65"/>
       <c r="K2" s="65"/>
       <c r="L2" s="65"/>
       <c r="M2" s="65"/>
       <c r="N2" s="65"/>
       <c r="O2" s="65"/>
       <c r="P2" s="65"/>
       <c r="Q2" s="65"/>
       <c r="R2" s="65"/>
     </row>
     <row r="3" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
       <c r="J3" s="65"/>
       <c r="K3" s="65"/>
-      <c r="L3" s="65"/>
       <c r="M3" s="65"/>
       <c r="N3" s="65"/>
       <c r="O3" s="65"/>
       <c r="P3" s="65"/>
       <c r="Q3" s="65"/>
       <c r="R3" s="65"/>
     </row>
     <row r="4" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="78"/>
-[...5 lines deleted...]
-      <c r="H4" s="78"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
       <c r="J4" s="67" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="65"/>
-      <c r="L4" s="65"/>
       <c r="M4" s="65"/>
       <c r="N4" s="65"/>
       <c r="O4" s="65"/>
       <c r="P4" s="65"/>
       <c r="Q4" s="65"/>
       <c r="R4" s="65"/>
     </row>
     <row r="5" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A5" s="78" t="s">
+      <c r="A5" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="78"/>
-[...5 lines deleted...]
-      <c r="H5" s="78"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="84"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
       <c r="J5" s="65"/>
       <c r="K5" s="65"/>
       <c r="L5" s="65"/>
       <c r="M5" s="65"/>
       <c r="N5" s="65"/>
       <c r="O5" s="65"/>
       <c r="P5" s="65"/>
       <c r="Q5" s="65"/>
       <c r="R5" s="65"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A6" s="128" t="s">
+      <c r="A6" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="146"/>
-[...5 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="98"/>
       <c r="J6" s="65"/>
       <c r="K6" s="65"/>
       <c r="L6" s="65"/>
       <c r="M6" s="65"/>
       <c r="N6" s="65"/>
       <c r="O6" s="65"/>
       <c r="P6" s="65"/>
       <c r="Q6" s="65"/>
       <c r="R6" s="65"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A7" s="128" t="s">
+      <c r="A7" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="146"/>
-[...5 lines deleted...]
-      <c r="H7" s="84"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
       <c r="J7" s="65"/>
       <c r="K7" s="65"/>
       <c r="L7" s="65"/>
       <c r="M7" s="65"/>
       <c r="N7" s="65"/>
       <c r="O7" s="65"/>
       <c r="P7" s="65"/>
       <c r="Q7" s="65"/>
       <c r="R7" s="65"/>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A8" s="128" t="s">
+      <c r="A8" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="146"/>
-[...5 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
       <c r="J8" s="65"/>
       <c r="K8" s="65"/>
       <c r="L8" s="65"/>
       <c r="M8" s="65"/>
       <c r="N8" s="65"/>
       <c r="O8" s="65"/>
       <c r="P8" s="65"/>
       <c r="Q8" s="65"/>
       <c r="R8" s="65"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A9" s="128" t="s">
+      <c r="A9" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="146"/>
-[...5 lines deleted...]
-      <c r="H9" s="84"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="98"/>
+      <c r="D9" s="98"/>
+      <c r="E9" s="98"/>
+      <c r="F9" s="98"/>
+      <c r="G9" s="98"/>
+      <c r="H9" s="98"/>
       <c r="J9" s="65" t="s">
         <v>10</v>
       </c>
       <c r="K9" s="65"/>
       <c r="L9" s="65"/>
       <c r="M9" s="65"/>
       <c r="N9" s="65"/>
       <c r="O9" s="65"/>
       <c r="P9" s="65"/>
       <c r="Q9" s="65"/>
       <c r="R9" s="65"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A10" s="128" t="s">
+      <c r="A10" s="112" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="128"/>
-[...5 lines deleted...]
-      <c r="H10" s="153"/>
+      <c r="B10" s="112"/>
+      <c r="C10" s="108"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="110"/>
       <c r="J10" s="65" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="65"/>
       <c r="L10" s="65"/>
       <c r="M10" s="65"/>
       <c r="N10" s="65"/>
       <c r="O10" s="65"/>
       <c r="P10" s="65"/>
       <c r="Q10" s="65"/>
       <c r="R10" s="65"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="65"/>
       <c r="N11" s="65"/>
       <c r="O11" s="65"/>
       <c r="P11" s="65"/>
       <c r="Q11" s="65"/>
       <c r="R11" s="65"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="J12" s="65"/>
       <c r="K12" s="65"/>
       <c r="L12" s="65"/>
       <c r="M12" s="65"/>
       <c r="N12" s="65"/>
       <c r="O12" s="65"/>
       <c r="P12" s="65"/>
       <c r="Q12" s="65"/>
       <c r="R12" s="65"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A13" s="80" t="s">
+      <c r="A13" s="163" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="80"/>
+      <c r="B13" s="163"/>
       <c r="C13" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="80" t="s">
+      <c r="D13" s="163" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="80"/>
-      <c r="F13" s="81" t="s">
+      <c r="E13" s="163"/>
+      <c r="F13" s="164" t="s">
         <v>16</v>
       </c>
-      <c r="G13" s="81"/>
-      <c r="H13" s="81"/>
+      <c r="G13" s="164"/>
+      <c r="H13" s="164"/>
       <c r="J13" s="65"/>
       <c r="K13" s="65"/>
       <c r="L13" s="65"/>
       <c r="M13" s="65"/>
       <c r="N13" s="65"/>
       <c r="O13" s="65"/>
       <c r="P13" s="65"/>
       <c r="Q13" s="65"/>
       <c r="R13" s="65"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A14" s="147" t="s">
+      <c r="A14" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="147"/>
+      <c r="B14" s="82"/>
       <c r="C14" s="1">
         <v>1000</v>
       </c>
-      <c r="D14" s="149" t="s">
+      <c r="D14" s="115" t="s">
         <v>18</v>
       </c>
-      <c r="E14" s="149"/>
+      <c r="E14" s="115"/>
       <c r="H14" s="75">
         <f>IF(BalanceDue&gt;0,ABS(BalanceDue),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A15" s="147" t="s">
+      <c r="A15" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="147"/>
+      <c r="B15" s="82"/>
       <c r="C15" s="1">
         <v>1000</v>
       </c>
-      <c r="D15" s="149" t="s">
+      <c r="D15" s="115" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="149"/>
+      <c r="E15" s="115"/>
       <c r="H15" s="75">
         <f>TotalRetalAmtDue</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A16" s="147" t="s">
+      <c r="A16" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="147"/>
+      <c r="B16" s="82"/>
       <c r="C16" s="1">
         <v>3200</v>
       </c>
-      <c r="D16" s="148" t="s">
+      <c r="D16" s="114" t="s">
         <v>22</v>
       </c>
-      <c r="E16" s="148"/>
+      <c r="E16" s="114"/>
       <c r="H16" s="75">
         <f>AssessmentDeclared</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="1"/>
-      <c r="D17" s="154"/>
-      <c r="E17" s="154"/>
+      <c r="D17" s="111"/>
+      <c r="E17" s="111"/>
       <c r="H17" s="70"/>
     </row>
     <row r="18" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="71" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="76">
-        <f>totaltaxdue+totalretaliatorytaxdue+Healthcareaccessassessment</f>
+        <f>ROUND(SUM(totaltaxdue+totalretaliatorytaxdue+Healthcareaccessassessment),2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20"/>
       <c r="B20" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="31"/>
       <c r="B24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="31"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="52" t="str">
         <f>IF(RefundAmt&gt;0, "X", "")</f>
         <v/>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="51">
         <f>IF(BalanceDue&lt;0,ABS(BalanceDue),0)</f>
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="E27" s="147"/>
-      <c r="F27" s="147"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="82"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="31"/>
       <c r="B28" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="145" t="s">
+      <c r="A30" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="145"/>
-[...5 lines deleted...]
-      <c r="H30" s="145"/>
+      <c r="B30" s="102"/>
+      <c r="C30" s="102"/>
+      <c r="D30" s="102"/>
+      <c r="E30" s="102"/>
+      <c r="F30" s="102"/>
+      <c r="G30" s="102"/>
+      <c r="H30" s="102"/>
     </row>
     <row r="31" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="147" t="s">
+      <c r="A32" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="147"/>
-      <c r="C32" s="147" t="s">
+      <c r="B32" s="82"/>
+      <c r="C32" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="D32" s="147"/>
-      <c r="E32" s="147" t="s">
+      <c r="D32" s="82"/>
+      <c r="E32" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="F32" s="147"/>
-      <c r="G32" s="147" t="s">
+      <c r="F32" s="82"/>
+      <c r="G32" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="H32" s="147"/>
+      <c r="H32" s="82"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A33" s="84"/>
-[...6 lines deleted...]
-      <c r="H33" s="84"/>
+      <c r="A33" s="98"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="84"/>
-[...6 lines deleted...]
-      <c r="H34" s="84"/>
+      <c r="A34" s="98"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="98"/>
+      <c r="G34" s="98"/>
+      <c r="H34" s="98"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A35" s="84"/>
-[...6 lines deleted...]
-      <c r="H35" s="84"/>
+      <c r="A35" s="98"/>
+      <c r="B35" s="98"/>
+      <c r="C35" s="98"/>
+      <c r="D35" s="98"/>
+      <c r="E35" s="98"/>
+      <c r="F35" s="98"/>
+      <c r="G35" s="98"/>
+      <c r="H35" s="98"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="84"/>
-[...6 lines deleted...]
-      <c r="H36" s="84"/>
+      <c r="A36" s="98"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A37" s="84"/>
-[...6 lines deleted...]
-      <c r="H37" s="84"/>
+      <c r="A37" s="98"/>
+      <c r="B37" s="98"/>
+      <c r="C37" s="98"/>
+      <c r="D37" s="98"/>
+      <c r="E37" s="98"/>
+      <c r="F37" s="98"/>
+      <c r="G37" s="98"/>
+      <c r="H37" s="98"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A40" s="144" t="s">
+      <c r="A40" s="117" t="s">
         <v>37</v>
       </c>
-      <c r="B40" s="144"/>
-[...5 lines deleted...]
-      <c r="H40" s="144"/>
+      <c r="B40" s="117"/>
+      <c r="C40" s="117"/>
+      <c r="D40" s="117"/>
+      <c r="E40" s="117"/>
+      <c r="F40" s="117"/>
+      <c r="G40" s="117"/>
+      <c r="H40" s="117"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="31"/>
       <c r="B41" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="31"/>
       <c r="B42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="31"/>
       <c r="B43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="31"/>
       <c r="B44" t="s">
         <v>41</v>
       </c>
     </row>
@@ -3523,3312 +3518,3312 @@
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="68"/>
       <c r="B49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="31"/>
       <c r="B50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="31"/>
       <c r="B51" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="31"/>
       <c r="B52" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A54" s="144" t="s">
+      <c r="A54" s="117" t="s">
         <v>50</v>
       </c>
-      <c r="B54" s="144"/>
-[...5 lines deleted...]
-      <c r="H54" s="144"/>
+      <c r="B54" s="117"/>
+      <c r="C54" s="117"/>
+      <c r="D54" s="117"/>
+      <c r="E54" s="117"/>
+      <c r="F54" s="117"/>
+      <c r="G54" s="117"/>
+      <c r="H54" s="117"/>
     </row>
     <row r="55" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="31"/>
-      <c r="B55" s="145" t="s">
+      <c r="B55" s="102" t="s">
         <v>51</v>
       </c>
-      <c r="C55" s="145"/>
-[...4 lines deleted...]
-      <c r="H55" s="145"/>
+      <c r="C55" s="102"/>
+      <c r="D55" s="102"/>
+      <c r="E55" s="102"/>
+      <c r="F55" s="102"/>
+      <c r="G55" s="102"/>
+      <c r="H55" s="102"/>
     </row>
     <row r="62" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A62" s="78" t="s">
+      <c r="A62" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="B62" s="78"/>
-[...5 lines deleted...]
-      <c r="H62" s="78"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
     </row>
     <row r="63" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A63" s="78" t="s">
+      <c r="A63" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="B63" s="78"/>
-[...1 lines deleted...]
-      <c r="D63" s="78" t="s">
+      <c r="B63" s="84"/>
+      <c r="C63" s="84"/>
+      <c r="D63" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="E63" s="78"/>
-[...2 lines deleted...]
-      <c r="H63" s="78"/>
+      <c r="E63" s="84"/>
+      <c r="F63" s="84"/>
+      <c r="G63" s="84"/>
+      <c r="H63" s="84"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A64" s="87" t="s">
+      <c r="A64" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B64" s="87"/>
+      <c r="B64" s="95"/>
       <c r="C64" s="32"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="31"/>
       <c r="B65" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="142" t="s">
+      <c r="A67" s="116" t="s">
         <v>56</v>
       </c>
-      <c r="B67" s="142"/>
-[...5 lines deleted...]
-      <c r="H67" s="142"/>
+      <c r="B67" s="116"/>
+      <c r="C67" s="116"/>
+      <c r="D67" s="116"/>
+      <c r="E67" s="116"/>
+      <c r="F67" s="116"/>
+      <c r="G67" s="116"/>
+      <c r="H67" s="116"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="G70" s="150">
+      <c r="G70" s="99">
         <f>Tax</f>
         <v>0</v>
       </c>
-      <c r="H70" s="150"/>
+      <c r="H70" s="99"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" s="69" t="s">
         <v>58</v>
       </c>
-      <c r="G71" s="150">
+      <c r="G71" s="99">
         <f>TotalCredits</f>
         <v>0</v>
       </c>
-      <c r="H71" s="150"/>
+      <c r="H71" s="99"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="G72" s="86">
+      <c r="G72" s="81">
         <f>ROUND(IF(GrossPremTaxDue-Credits&lt;0,0,GrossPremTaxDue-Credits)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H72" s="86"/>
+      <c r="H72" s="81"/>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" s="69" t="s">
         <v>60</v>
       </c>
-      <c r="G73" s="151"/>
-      <c r="H73" s="151"/>
+      <c r="G73" s="107"/>
+      <c r="H73" s="107"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="G74" s="82"/>
-      <c r="H74" s="82"/>
+      <c r="G74" s="89"/>
+      <c r="H74" s="89"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="G75" s="82"/>
-      <c r="H75" s="82"/>
+      <c r="G75" s="89"/>
+      <c r="H75" s="89"/>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" s="69" t="s">
         <v>63</v>
       </c>
-      <c r="G76" s="82"/>
-      <c r="H76" s="82"/>
+      <c r="G76" s="89"/>
+      <c r="H76" s="89"/>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" s="69" t="s">
         <v>64</v>
       </c>
-      <c r="G77" s="82"/>
-      <c r="H77" s="82"/>
+      <c r="G77" s="89"/>
+      <c r="H77" s="89"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>9</v>
       </c>
       <c r="B78" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="G78" s="82"/>
-      <c r="H78" s="82"/>
+      <c r="G78" s="89"/>
+      <c r="H78" s="89"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>10</v>
       </c>
       <c r="B79" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="G79" s="82"/>
-      <c r="H79" s="82"/>
+      <c r="G79" s="89"/>
+      <c r="H79" s="89"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>11</v>
       </c>
       <c r="B80" s="69"/>
       <c r="C80" t="s">
         <v>67</v>
       </c>
-      <c r="G80" s="86">
+      <c r="G80" s="81">
         <f>SUM(G74:H79)</f>
         <v>0</v>
       </c>
-      <c r="H80" s="86"/>
+      <c r="H80" s="81"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>12</v>
       </c>
       <c r="B81" s="69"/>
       <c r="C81" t="s">
         <v>68</v>
       </c>
-      <c r="G81" s="86">
+      <c r="G81" s="81">
         <f>ROUND(SUM(NetPremTaxDue-TotalPrePaid)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H81" s="86"/>
+      <c r="H81" s="81"/>
     </row>
     <row r="82" spans="1:8" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82"/>
-      <c r="B82" s="155" t="s">
+      <c r="B82" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="C82" s="155"/>
-[...4 lines deleted...]
-      <c r="H82" s="155"/>
+      <c r="C82" s="101"/>
+      <c r="D82" s="101"/>
+      <c r="E82" s="101"/>
+      <c r="F82" s="101"/>
+      <c r="G82" s="101"/>
+      <c r="H82" s="101"/>
     </row>
     <row r="84" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="126" t="s">
+      <c r="A84" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="B84" s="126"/>
-[...5 lines deleted...]
-      <c r="H84" s="126"/>
+      <c r="B84" s="100"/>
+      <c r="C84" s="100"/>
+      <c r="D84" s="100"/>
+      <c r="E84" s="100"/>
+      <c r="F84" s="100"/>
+      <c r="G84" s="100"/>
+      <c r="H84" s="100"/>
     </row>
     <row r="85" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="126"/>
-[...6 lines deleted...]
-      <c r="H85" s="126"/>
+      <c r="A85" s="100"/>
+      <c r="B85" s="100"/>
+      <c r="C85" s="100"/>
+      <c r="D85" s="100"/>
+      <c r="E85" s="100"/>
+      <c r="F85" s="100"/>
+      <c r="G85" s="100"/>
+      <c r="H85" s="100"/>
     </row>
     <row r="86" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="126"/>
-[...6 lines deleted...]
-      <c r="H86" s="126"/>
+      <c r="A86" s="100"/>
+      <c r="B86" s="100"/>
+      <c r="C86" s="100"/>
+      <c r="D86" s="100"/>
+      <c r="E86" s="100"/>
+      <c r="F86" s="100"/>
+      <c r="G86" s="100"/>
+      <c r="H86" s="100"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="69" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A89" s="112"/>
-[...6 lines deleted...]
-      <c r="H89" s="114"/>
+      <c r="A89" s="130"/>
+      <c r="B89" s="131"/>
+      <c r="C89" s="131"/>
+      <c r="D89" s="131"/>
+      <c r="E89" s="131"/>
+      <c r="F89" s="131"/>
+      <c r="G89" s="131"/>
+      <c r="H89" s="132"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A90" s="115"/>
-[...6 lines deleted...]
-      <c r="H90" s="117"/>
+      <c r="A90" s="133"/>
+      <c r="B90" s="134"/>
+      <c r="C90" s="134"/>
+      <c r="D90" s="134"/>
+      <c r="E90" s="134"/>
+      <c r="F90" s="134"/>
+      <c r="G90" s="134"/>
+      <c r="H90" s="135"/>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="29" t="s">
         <v>72</v>
       </c>
-      <c r="B91" s="84"/>
-      <c r="C91" s="84"/>
+      <c r="B91" s="98"/>
+      <c r="C91" s="98"/>
       <c r="D91" s="29" t="s">
         <v>73</v>
       </c>
       <c r="E91" s="29"/>
       <c r="F91" s="29"/>
       <c r="G91" s="29"/>
       <c r="H91" s="29"/>
     </row>
     <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92"/>
       <c r="D92" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93"/>
     </row>
     <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>75</v>
       </c>
       <c r="B94" s="60"/>
       <c r="C94" t="s">
         <v>76</v>
       </c>
-      <c r="D94" s="156"/>
-[...2 lines deleted...]
-      <c r="G94" s="147" t="s">
+      <c r="D94" s="103"/>
+      <c r="E94" s="103"/>
+      <c r="F94" s="103"/>
+      <c r="G94" s="82" t="s">
         <v>77</v>
       </c>
-      <c r="H94" s="147"/>
+      <c r="H94" s="82"/>
     </row>
     <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="126" t="s">
+      <c r="A95" s="100" t="s">
         <v>78</v>
       </c>
-      <c r="B95" s="126"/>
-[...5 lines deleted...]
-      <c r="H95" s="126"/>
+      <c r="B95" s="100"/>
+      <c r="C95" s="100"/>
+      <c r="D95" s="100"/>
+      <c r="E95" s="100"/>
+      <c r="F95" s="100"/>
+      <c r="G95" s="100"/>
+      <c r="H95" s="100"/>
     </row>
     <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="126"/>
-[...6 lines deleted...]
-      <c r="H96" s="126"/>
+      <c r="A96" s="100"/>
+      <c r="B96" s="100"/>
+      <c r="C96" s="100"/>
+      <c r="D96" s="100"/>
+      <c r="E96" s="100"/>
+      <c r="F96" s="100"/>
+      <c r="G96" s="100"/>
+      <c r="H96" s="100"/>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="59"/>
       <c r="B97" s="59"/>
       <c r="C97" s="59"/>
       <c r="D97" s="59"/>
       <c r="E97" s="59"/>
       <c r="F97" s="59"/>
       <c r="G97" s="59"/>
       <c r="H97" s="59"/>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="157"/>
-[...1 lines deleted...]
-      <c r="C98" s="157"/>
+      <c r="A98" s="104"/>
+      <c r="B98" s="104"/>
+      <c r="C98" s="104"/>
       <c r="D98" s="59"/>
       <c r="E98" s="59"/>
-      <c r="F98" s="159"/>
-[...1 lines deleted...]
-      <c r="H98" s="159"/>
+      <c r="F98" s="106"/>
+      <c r="G98" s="106"/>
+      <c r="H98" s="106"/>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="158" t="s">
+      <c r="A99" s="105" t="s">
         <v>79</v>
       </c>
-      <c r="B99" s="158"/>
-      <c r="C99" s="158"/>
+      <c r="B99" s="105"/>
+      <c r="C99" s="105"/>
       <c r="D99" s="59"/>
       <c r="E99" s="59"/>
-      <c r="F99" s="158" t="s">
+      <c r="F99" s="105" t="s">
         <v>80</v>
       </c>
-      <c r="G99" s="158"/>
-      <c r="H99" s="158"/>
+      <c r="G99" s="105"/>
+      <c r="H99" s="105"/>
     </row>
     <row r="100" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B100" s="72" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="101" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
         <v>82</v>
       </c>
-      <c r="G101" s="86">
+      <c r="G101" s="81">
         <f>TotalPremiums</f>
         <v>0</v>
       </c>
-      <c r="H101" s="86"/>
+      <c r="H101" s="81"/>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
         <v>83</v>
       </c>
-      <c r="G102" s="86">
+      <c r="G102" s="81">
         <f>TotalDeductions</f>
         <v>0</v>
       </c>
-      <c r="H102" s="86"/>
+      <c r="H102" s="81"/>
       <c r="J102" s="65"/>
       <c r="K102" s="65"/>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>84</v>
       </c>
-      <c r="G103" s="86">
+      <c r="G103" s="81">
         <f>ROUND(IF(TotalPremExh-TotalDedExh&lt;0,0,TotalPremExh-TotalDedExh)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H103" s="86"/>
+      <c r="H103" s="81"/>
       <c r="J103" s="66">
         <v>0.02</v>
       </c>
       <c r="K103" s="65"/>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
         <v>85</v>
       </c>
-      <c r="G104" s="141"/>
-      <c r="H104" s="141"/>
+      <c r="G104" s="97"/>
+      <c r="H104" s="97"/>
       <c r="J104" s="66">
         <v>0.03</v>
       </c>
       <c r="K104" s="65"/>
     </row>
     <row r="105" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105"/>
-      <c r="B105" s="145" t="s">
+      <c r="B105" s="102" t="s">
         <v>86</v>
       </c>
-      <c r="C105" s="145"/>
-[...2 lines deleted...]
-      <c r="F105" s="145"/>
+      <c r="C105" s="102"/>
+      <c r="D105" s="102"/>
+      <c r="E105" s="102"/>
+      <c r="F105" s="102"/>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>5</v>
       </c>
-      <c r="B106" s="145"/>
-[...3 lines deleted...]
-      <c r="F106" s="145"/>
+      <c r="B106" s="102"/>
+      <c r="C106" s="102"/>
+      <c r="D106" s="102"/>
+      <c r="E106" s="102"/>
+      <c r="F106" s="102"/>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A107"/>
-      <c r="B107" s="145"/>
-[...4 lines deleted...]
-      <c r="G107" s="86">
+      <c r="B107" s="102"/>
+      <c r="C107" s="102"/>
+      <c r="D107" s="102"/>
+      <c r="E107" s="102"/>
+      <c r="F107" s="102"/>
+      <c r="G107" s="81">
         <f>ROUND(SUM(TotalTaxPrem*TaxRate)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H107" s="86"/>
+      <c r="H107" s="81"/>
     </row>
     <row r="110" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A110" s="78" t="s">
+      <c r="A110" s="84" t="s">
         <v>87</v>
       </c>
-      <c r="B110" s="78"/>
-[...5 lines deleted...]
-      <c r="H110" s="78"/>
+      <c r="B110" s="84"/>
+      <c r="C110" s="84"/>
+      <c r="D110" s="84"/>
+      <c r="E110" s="84"/>
+      <c r="F110" s="84"/>
+      <c r="G110" s="84"/>
+      <c r="H110" s="84"/>
     </row>
     <row r="111" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A111" s="78" t="s">
+      <c r="A111" s="84" t="s">
         <v>88</v>
       </c>
-      <c r="B111" s="78"/>
-[...5 lines deleted...]
-      <c r="H111" s="78"/>
+      <c r="B111" s="84"/>
+      <c r="C111" s="84"/>
+      <c r="D111" s="84"/>
+      <c r="E111" s="84"/>
+      <c r="F111" s="84"/>
+      <c r="G111" s="84"/>
+      <c r="H111" s="84"/>
     </row>
     <row r="112" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
       <c r="E112" s="2"/>
       <c r="F112" s="2"/>
       <c r="G112" s="2"/>
       <c r="H112" s="2"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>89</v>
       </c>
       <c r="B113" s="69" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114"/>
       <c r="B114" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="G114" s="118"/>
-      <c r="H114" s="119"/>
+      <c r="G114" s="92"/>
+      <c r="H114" s="93"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>92</v>
       </c>
       <c r="B115" s="69" t="s">
         <v>93</v>
       </c>
       <c r="C115" s="69"/>
       <c r="D115" s="69"/>
       <c r="E115" s="69"/>
       <c r="F115" s="69"/>
       <c r="G115" s="7"/>
       <c r="H115" s="7"/>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116"/>
       <c r="B116" s="69" t="s">
         <v>94</v>
       </c>
       <c r="C116" s="69"/>
       <c r="D116" s="69"/>
       <c r="E116" s="69"/>
       <c r="F116" s="69"/>
-      <c r="G116" s="82"/>
-      <c r="H116" s="82"/>
+      <c r="G116" s="89"/>
+      <c r="H116" s="89"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>95</v>
       </c>
       <c r="B117" s="69" t="s">
         <v>96</v>
       </c>
       <c r="C117" s="69"/>
       <c r="D117" s="69"/>
       <c r="E117" s="69"/>
       <c r="F117" s="69"/>
       <c r="G117" s="7"/>
       <c r="H117" s="7"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118"/>
       <c r="B118" s="69" t="s">
         <v>97</v>
       </c>
       <c r="C118" s="69"/>
       <c r="D118" s="69"/>
       <c r="E118" s="69"/>
       <c r="F118" s="69"/>
-      <c r="G118" s="118"/>
-      <c r="H118" s="119"/>
+      <c r="G118" s="92"/>
+      <c r="H118" s="93"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>98</v>
       </c>
       <c r="B119" s="69" t="s">
         <v>99</v>
       </c>
       <c r="C119" s="69"/>
       <c r="D119" s="69"/>
       <c r="E119" s="69"/>
       <c r="F119" s="69"/>
       <c r="G119" s="7"/>
       <c r="H119" s="7"/>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120"/>
       <c r="B120" s="69" t="s">
         <v>100</v>
       </c>
       <c r="C120" s="69"/>
       <c r="D120" s="69"/>
       <c r="E120" s="69"/>
       <c r="F120" s="69"/>
-      <c r="G120" s="82"/>
-      <c r="H120" s="82"/>
+      <c r="G120" s="89"/>
+      <c r="H120" s="89"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="69" t="s">
         <v>102</v>
       </c>
       <c r="C121" s="69"/>
       <c r="D121" s="69"/>
       <c r="E121" s="69"/>
       <c r="F121" s="69"/>
       <c r="G121" s="7"/>
       <c r="H121" s="7"/>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122"/>
       <c r="B122" s="69" t="s">
         <v>103</v>
       </c>
       <c r="C122" s="69"/>
       <c r="D122" s="69"/>
       <c r="E122" s="69"/>
       <c r="F122" s="69"/>
       <c r="G122" s="7"/>
       <c r="H122" s="7"/>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123"/>
       <c r="B123" s="69" t="s">
         <v>104</v>
       </c>
       <c r="C123" s="69"/>
       <c r="D123" s="69"/>
       <c r="E123" s="69"/>
       <c r="F123" s="69"/>
       <c r="G123" s="7"/>
       <c r="H123" s="7"/>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124"/>
       <c r="B124" s="69" t="s">
         <v>100</v>
       </c>
       <c r="C124" s="69"/>
       <c r="D124" s="69"/>
       <c r="E124" s="69"/>
       <c r="F124" s="69"/>
-      <c r="G124" s="82"/>
-      <c r="H124" s="82"/>
+      <c r="G124" s="89"/>
+      <c r="H124" s="89"/>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>105</v>
       </c>
       <c r="B125" s="69" t="s">
         <v>106</v>
       </c>
       <c r="C125" s="69"/>
       <c r="D125" s="69"/>
       <c r="E125" s="69"/>
       <c r="F125" s="69"/>
       <c r="G125" s="7"/>
       <c r="H125" s="7"/>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126"/>
       <c r="B126" s="69" t="s">
         <v>107</v>
       </c>
       <c r="C126" s="69"/>
       <c r="D126" s="69"/>
       <c r="E126" s="69"/>
       <c r="F126" s="69"/>
-      <c r="G126" s="118"/>
-      <c r="H126" s="119"/>
+      <c r="G126" s="92"/>
+      <c r="H126" s="93"/>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>108</v>
       </c>
       <c r="B127" s="69" t="s">
         <v>109</v>
       </c>
       <c r="C127" s="69"/>
       <c r="D127" s="69"/>
       <c r="E127" s="69"/>
       <c r="F127" s="69"/>
-      <c r="G127" s="160">
+      <c r="G127" s="99">
         <f>ROUND(SUM(G114,G116,G118,G120,G124,G126)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H127" s="160"/>
+      <c r="H127" s="99"/>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128"/>
       <c r="G128" s="7"/>
       <c r="H128" s="7"/>
     </row>
     <row r="129" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A129" s="4"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="4"/>
       <c r="F129" s="4"/>
       <c r="G129" s="4"/>
       <c r="H129" s="4"/>
     </row>
     <row r="130" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130"/>
     </row>
     <row r="131" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>110</v>
       </c>
       <c r="B132" t="s">
         <v>111</v>
       </c>
-      <c r="G132" s="118"/>
-      <c r="H132" s="119"/>
+      <c r="G132" s="92"/>
+      <c r="H132" s="93"/>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133"/>
       <c r="B133" t="s">
         <v>112</v>
       </c>
       <c r="G133" s="7"/>
       <c r="H133" s="7"/>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>113</v>
       </c>
       <c r="B134" s="69" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135"/>
       <c r="B135" s="69" t="s">
         <v>115</v>
       </c>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136"/>
       <c r="B136" s="69" t="s">
         <v>116</v>
       </c>
-      <c r="G136" s="118"/>
-      <c r="H136" s="119"/>
+      <c r="G136" s="92"/>
+      <c r="H136" s="93"/>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>117</v>
       </c>
       <c r="B137" t="s">
         <v>118</v>
       </c>
-      <c r="G137" s="86">
+      <c r="G137" s="81">
         <f>ROUND(SUM(G132,G136)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H137" s="86"/>
+      <c r="H137" s="81"/>
     </row>
     <row r="138" spans="1:8" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A138" s="4"/>
       <c r="B138" s="4"/>
       <c r="C138" s="4"/>
       <c r="D138" s="4"/>
       <c r="E138" s="4"/>
       <c r="F138" s="4"/>
       <c r="G138" s="4"/>
       <c r="H138" s="4"/>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>119</v>
       </c>
       <c r="B139" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140"/>
       <c r="B140" s="69" t="s">
         <v>121</v>
       </c>
-      <c r="G140" s="135">
+      <c r="G140" s="90">
         <f>IF(C10="PROPERTY AND CASUALTY INSURERS / RISK RETENTION GROUPS / TITLE COMPANIES",TotalPC,TotalLH)</f>
         <v>0</v>
       </c>
-      <c r="H140" s="136"/>
+      <c r="H140" s="91"/>
     </row>
     <row r="145" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A145" s="78" t="s">
+      <c r="A145" s="84" t="s">
         <v>122</v>
       </c>
-      <c r="B145" s="78"/>
-[...5 lines deleted...]
-      <c r="H145" s="78"/>
+      <c r="B145" s="84"/>
+      <c r="C145" s="84"/>
+      <c r="D145" s="84"/>
+      <c r="E145" s="84"/>
+      <c r="F145" s="84"/>
+      <c r="G145" s="84"/>
+      <c r="H145" s="84"/>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A146" s="8"/>
       <c r="B146" s="8"/>
       <c r="C146" s="8"/>
       <c r="D146" s="8"/>
       <c r="E146" s="8"/>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
       <c r="H146" s="8"/>
       <c r="K146" s="64"/>
     </row>
     <row r="147" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>123</v>
       </c>
       <c r="B148" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A149"/>
       <c r="B149" t="s">
         <v>125</v>
       </c>
-      <c r="G149" s="82"/>
-      <c r="H149" s="82"/>
+      <c r="G149" s="89"/>
+      <c r="H149" s="89"/>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>126</v>
       </c>
       <c r="B150" t="s">
         <v>127</v>
       </c>
       <c r="G150" s="7"/>
       <c r="H150" s="7"/>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A151"/>
       <c r="B151" t="s">
         <v>128</v>
       </c>
-      <c r="G151" s="147"/>
-      <c r="H151" s="147"/>
+      <c r="G151" s="82"/>
+      <c r="H151" s="82"/>
     </row>
     <row r="152" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A152"/>
       <c r="B152" t="s">
         <v>129</v>
       </c>
-      <c r="G152" s="82"/>
-      <c r="H152" s="82"/>
+      <c r="G152" s="89"/>
+      <c r="H152" s="89"/>
     </row>
     <row r="153" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>130</v>
       </c>
       <c r="B153" t="s">
         <v>131</v>
       </c>
       <c r="G153" s="7"/>
       <c r="H153" s="7"/>
     </row>
     <row r="154" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A154"/>
       <c r="B154" t="s">
         <v>132</v>
       </c>
-      <c r="G154" s="82"/>
-      <c r="H154" s="82"/>
+      <c r="G154" s="89"/>
+      <c r="H154" s="89"/>
     </row>
     <row r="155" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>133</v>
       </c>
       <c r="B155" t="s">
         <v>134</v>
       </c>
       <c r="G155" s="7"/>
       <c r="H155" s="7"/>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A156"/>
       <c r="B156" t="s">
         <v>135</v>
       </c>
       <c r="G156" s="7"/>
       <c r="H156" s="7"/>
     </row>
     <row r="157" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A157"/>
       <c r="B157" t="s">
         <v>136</v>
       </c>
       <c r="G157" s="7"/>
       <c r="H157" s="7"/>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A158"/>
       <c r="B158" t="s">
         <v>137</v>
       </c>
-      <c r="G158" s="82"/>
-      <c r="H158" s="82"/>
+      <c r="G158" s="89"/>
+      <c r="H158" s="89"/>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>138</v>
       </c>
       <c r="B159" t="s">
         <v>139</v>
       </c>
       <c r="G159" s="7"/>
       <c r="H159" s="7"/>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A160"/>
       <c r="B160" t="s">
         <v>140</v>
       </c>
-      <c r="G160" s="82"/>
-      <c r="H160" s="82"/>
+      <c r="G160" s="89"/>
+      <c r="H160" s="89"/>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>141</v>
       </c>
       <c r="B161" t="s">
         <v>142</v>
       </c>
-      <c r="G161" s="118"/>
-      <c r="H161" s="119"/>
+      <c r="G161" s="92"/>
+      <c r="H161" s="93"/>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>143</v>
       </c>
       <c r="B162" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163"/>
       <c r="B163" t="s">
         <v>145</v>
       </c>
-      <c r="G163" s="82"/>
-      <c r="H163" s="82"/>
+      <c r="G163" s="89"/>
+      <c r="H163" s="89"/>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>146</v>
       </c>
       <c r="B164" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165"/>
       <c r="B165" t="s">
         <v>148</v>
       </c>
-      <c r="G165" s="82"/>
-      <c r="H165" s="82"/>
+      <c r="G165" s="89"/>
+      <c r="H165" s="89"/>
     </row>
     <row r="166" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>149</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G166" s="135">
+      <c r="G166" s="90">
         <f>ROUND(SUM(G149,G152,G154,G158,G160,G161,G163,G165)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H166" s="136"/>
+      <c r="H166" s="91"/>
     </row>
     <row r="168" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A168" s="4"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="4"/>
       <c r="F168" s="4"/>
       <c r="G168" s="4"/>
       <c r="H168" s="4"/>
     </row>
     <row r="169" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>151</v>
       </c>
       <c r="B170" t="s">
         <v>152</v>
       </c>
-      <c r="G170" s="82"/>
-      <c r="H170" s="82"/>
+      <c r="G170" s="89"/>
+      <c r="H170" s="89"/>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>153</v>
       </c>
       <c r="B171" t="s">
         <v>154</v>
       </c>
-      <c r="G171" s="82"/>
-      <c r="H171" s="82"/>
+      <c r="G171" s="89"/>
+      <c r="H171" s="89"/>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>155</v>
       </c>
       <c r="B172" t="s">
         <v>156</v>
       </c>
-      <c r="G172" s="86">
+      <c r="G172" s="81">
         <f>ROUND(SUM(G170:H171)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H172" s="86"/>
+      <c r="H172" s="81"/>
     </row>
     <row r="173" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="4"/>
       <c r="B173" s="4"/>
       <c r="C173" s="4"/>
       <c r="D173" s="4"/>
       <c r="E173" s="4"/>
       <c r="F173" s="4"/>
       <c r="G173" s="4"/>
       <c r="H173" s="4"/>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>157</v>
       </c>
       <c r="B175" t="s">
         <v>158</v>
       </c>
-      <c r="G175" s="86">
+      <c r="G175" s="81">
         <f>IF(C10="PROPERTY AND CASUALTY INSURERS / RISK RETENTION GROUPS / TITLE COMPANIES",TotalDedPC,TotalDedLH)</f>
         <v>0</v>
       </c>
-      <c r="H175" s="86"/>
+      <c r="H175" s="81"/>
     </row>
     <row r="176" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176"/>
       <c r="B176" s="69" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="178" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="179" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="183" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A183" s="78" t="s">
+      <c r="A183" s="84" t="s">
         <v>162</v>
       </c>
-      <c r="B183" s="78"/>
-[...5 lines deleted...]
-      <c r="H183" s="78"/>
+      <c r="B183" s="84"/>
+      <c r="C183" s="84"/>
+      <c r="D183" s="84"/>
+      <c r="E183" s="84"/>
+      <c r="F183" s="84"/>
+      <c r="G183" s="84"/>
+      <c r="H183" s="84"/>
       <c r="I183" s="64"/>
     </row>
     <row r="184" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A184" s="78" t="s">
+      <c r="A184" s="84" t="s">
         <v>163</v>
       </c>
-      <c r="B184" s="78"/>
-[...5 lines deleted...]
-      <c r="H184" s="78"/>
+      <c r="B184" s="84"/>
+      <c r="C184" s="84"/>
+      <c r="D184" s="84"/>
+      <c r="E184" s="84"/>
+      <c r="F184" s="84"/>
+      <c r="G184" s="84"/>
+      <c r="H184" s="84"/>
     </row>
     <row r="185" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="187" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A187" s="87" t="s">
+      <c r="A187" s="95" t="s">
         <v>165</v>
       </c>
-      <c r="B187" s="87"/>
-[...5 lines deleted...]
-      <c r="H187" s="87"/>
+      <c r="B187" s="95"/>
+      <c r="C187" s="95"/>
+      <c r="D187" s="95"/>
+      <c r="E187" s="95"/>
+      <c r="F187" s="95"/>
+      <c r="G187" s="95"/>
+      <c r="H187" s="95"/>
     </row>
     <row r="188" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>166</v>
       </c>
       <c r="B188" t="s">
         <v>167</v>
       </c>
-      <c r="G188" s="118"/>
-      <c r="H188" s="119"/>
+      <c r="G188" s="92"/>
+      <c r="H188" s="93"/>
     </row>
     <row r="189" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189"/>
-      <c r="B189" s="143" t="s">
+      <c r="B189" s="96" t="s">
         <v>168</v>
       </c>
-      <c r="C189" s="143"/>
-[...2 lines deleted...]
-      <c r="F189" s="143"/>
+      <c r="C189" s="96"/>
+      <c r="D189" s="96"/>
+      <c r="E189" s="96"/>
+      <c r="F189" s="96"/>
     </row>
     <row r="190" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>169</v>
       </c>
       <c r="B190" t="s">
         <v>170</v>
       </c>
-      <c r="G190" s="118"/>
-      <c r="H190" s="119"/>
+      <c r="G190" s="92"/>
+      <c r="H190" s="93"/>
     </row>
     <row r="191" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191"/>
-      <c r="B191" s="110" t="s">
+      <c r="B191" s="94" t="s">
         <v>171</v>
       </c>
-      <c r="C191" s="110"/>
-[...2 lines deleted...]
-      <c r="F191" s="110"/>
+      <c r="C191" s="94"/>
+      <c r="D191" s="94"/>
+      <c r="E191" s="94"/>
+      <c r="F191" s="94"/>
     </row>
     <row r="192" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>172</v>
       </c>
       <c r="B192" t="s">
         <v>173</v>
       </c>
-      <c r="G192" s="82"/>
-      <c r="H192" s="82"/>
+      <c r="G192" s="89"/>
+      <c r="H192" s="89"/>
     </row>
     <row r="193" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193"/>
-      <c r="B193" s="110" t="s">
+      <c r="B193" s="94" t="s">
         <v>174</v>
       </c>
-      <c r="C193" s="110"/>
-[...2 lines deleted...]
-      <c r="F193" s="110"/>
+      <c r="C193" s="94"/>
+      <c r="D193" s="94"/>
+      <c r="E193" s="94"/>
+      <c r="F193" s="94"/>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>175</v>
       </c>
       <c r="B194" t="s">
         <v>176</v>
       </c>
-      <c r="G194" s="118"/>
-      <c r="H194" s="119"/>
+      <c r="G194" s="92"/>
+      <c r="H194" s="93"/>
     </row>
     <row r="195" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195"/>
-      <c r="B195" s="110" t="s">
+      <c r="B195" s="94" t="s">
         <v>177</v>
       </c>
-      <c r="C195" s="110"/>
-[...2 lines deleted...]
-      <c r="F195" s="110"/>
+      <c r="C195" s="94"/>
+      <c r="D195" s="94"/>
+      <c r="E195" s="94"/>
+      <c r="F195" s="94"/>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>178</v>
       </c>
       <c r="B196" t="s">
         <v>179</v>
       </c>
-      <c r="G196" s="118"/>
-      <c r="H196" s="119"/>
+      <c r="G196" s="92"/>
+      <c r="H196" s="93"/>
     </row>
     <row r="197" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197"/>
-      <c r="B197" s="110" t="s">
+      <c r="B197" s="94" t="s">
         <v>180</v>
       </c>
-      <c r="C197" s="110"/>
-[...2 lines deleted...]
-      <c r="F197" s="110"/>
+      <c r="C197" s="94"/>
+      <c r="D197" s="94"/>
+      <c r="E197" s="94"/>
+      <c r="F197" s="94"/>
     </row>
     <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>181</v>
       </c>
       <c r="B198" t="s">
         <v>182</v>
       </c>
-      <c r="G198" s="82"/>
-      <c r="H198" s="82"/>
+      <c r="G198" s="89"/>
+      <c r="H198" s="89"/>
     </row>
     <row r="199" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199"/>
-      <c r="B199" s="110" t="s">
+      <c r="B199" s="94" t="s">
         <v>183</v>
       </c>
-      <c r="C199" s="110"/>
-[...2 lines deleted...]
-      <c r="F199" s="110"/>
+      <c r="C199" s="94"/>
+      <c r="D199" s="94"/>
+      <c r="E199" s="94"/>
+      <c r="F199" s="94"/>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>184</v>
       </c>
       <c r="B200" t="s">
         <v>185</v>
       </c>
-      <c r="G200" s="118"/>
-      <c r="H200" s="119"/>
+      <c r="G200" s="92"/>
+      <c r="H200" s="93"/>
     </row>
     <row r="201" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A201"/>
       <c r="B201" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="202" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>187</v>
       </c>
       <c r="B202" t="s">
         <v>188</v>
       </c>
-      <c r="G202" s="118"/>
-      <c r="H202" s="119"/>
+      <c r="G202" s="92"/>
+      <c r="H202" s="93"/>
     </row>
     <row r="203" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203"/>
-      <c r="B203" s="110" t="s">
+      <c r="B203" s="94" t="s">
         <v>189</v>
       </c>
-      <c r="C203" s="110"/>
-[...2 lines deleted...]
-      <c r="F203" s="110"/>
+      <c r="C203" s="94"/>
+      <c r="D203" s="94"/>
+      <c r="E203" s="94"/>
+      <c r="F203" s="94"/>
     </row>
     <row r="205" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A205" s="87" t="s">
+      <c r="A205" s="95" t="s">
         <v>190</v>
       </c>
-      <c r="B205" s="87"/>
-[...5 lines deleted...]
-      <c r="H205" s="87"/>
+      <c r="B205" s="95"/>
+      <c r="C205" s="95"/>
+      <c r="D205" s="95"/>
+      <c r="E205" s="95"/>
+      <c r="F205" s="95"/>
+      <c r="G205" s="95"/>
+      <c r="H205" s="95"/>
     </row>
     <row r="206" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>191</v>
       </c>
       <c r="B206" t="s">
         <v>192</v>
       </c>
-      <c r="G206" s="82"/>
-      <c r="H206" s="82"/>
+      <c r="G206" s="89"/>
+      <c r="H206" s="89"/>
     </row>
     <row r="207" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207"/>
-      <c r="B207" s="143" t="s">
+      <c r="B207" s="96" t="s">
         <v>193</v>
       </c>
-      <c r="C207" s="143"/>
-[...2 lines deleted...]
-      <c r="F207" s="143"/>
+      <c r="C207" s="96"/>
+      <c r="D207" s="96"/>
+      <c r="E207" s="96"/>
+      <c r="F207" s="96"/>
     </row>
     <row r="208" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>194</v>
       </c>
       <c r="B208" t="s">
         <v>195</v>
       </c>
-      <c r="G208" s="86">
+      <c r="G208" s="81">
         <f>ROUND(SUM(G188,G190,G192,G194,G196,G198,G200,G202,G206)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H208" s="86"/>
+      <c r="H208" s="81"/>
     </row>
     <row r="209" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209"/>
       <c r="B209" s="69" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A212" s="78" t="s">
+      <c r="A212" s="84" t="s">
         <v>197</v>
       </c>
-      <c r="B212" s="78"/>
-[...5 lines deleted...]
-      <c r="H212" s="78"/>
+      <c r="B212" s="84"/>
+      <c r="C212" s="84"/>
+      <c r="D212" s="84"/>
+      <c r="E212" s="84"/>
+      <c r="F212" s="84"/>
+      <c r="G212" s="84"/>
+      <c r="H212" s="84"/>
     </row>
     <row r="213" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A213" s="78" t="s">
+      <c r="A213" s="84" t="s">
         <v>198</v>
       </c>
-      <c r="B213" s="78"/>
-[...5 lines deleted...]
-      <c r="H213" s="78"/>
+      <c r="B213" s="84"/>
+      <c r="C213" s="84"/>
+      <c r="D213" s="84"/>
+      <c r="E213" s="84"/>
+      <c r="F213" s="84"/>
+      <c r="G213" s="84"/>
+      <c r="H213" s="84"/>
     </row>
     <row r="214" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>199</v>
       </c>
       <c r="B214" s="69" t="s">
         <v>200</v>
       </c>
-      <c r="G214" s="135">
+      <c r="G214" s="90">
         <f>TotalPremiums</f>
         <v>0</v>
       </c>
-      <c r="H214" s="136"/>
+      <c r="H214" s="91"/>
     </row>
     <row r="216" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="15" t="s">
         <v>201</v>
       </c>
-      <c r="B216" s="142" t="s">
+      <c r="B216" s="116" t="s">
         <v>202</v>
       </c>
-      <c r="C216" s="142"/>
-[...2 lines deleted...]
-      <c r="F216" s="142"/>
+      <c r="C216" s="116"/>
+      <c r="D216" s="116"/>
+      <c r="E216" s="116"/>
+      <c r="F216" s="116"/>
     </row>
     <row r="217" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="15"/>
       <c r="B217" s="11"/>
       <c r="C217" s="11"/>
       <c r="D217" s="11"/>
       <c r="E217" s="11"/>
       <c r="F217" s="11"/>
     </row>
     <row r="218" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A218"/>
       <c r="B218" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="C218" s="134" t="s">
+      <c r="C218" s="118" t="s">
         <v>204</v>
       </c>
-      <c r="D218" s="134"/>
-      <c r="E218" s="134" t="s">
+      <c r="D218" s="118"/>
+      <c r="E218" s="118" t="s">
         <v>205</v>
       </c>
-      <c r="F218" s="134"/>
-      <c r="G218" s="134" t="s">
+      <c r="F218" s="118"/>
+      <c r="G218" s="118" t="s">
         <v>206</v>
       </c>
-      <c r="H218" s="134"/>
+      <c r="H218" s="118"/>
     </row>
     <row r="219" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>207</v>
       </c>
       <c r="B219" s="32"/>
-      <c r="C219" s="82"/>
-[...3 lines deleted...]
-      <c r="G219" s="86">
+      <c r="C219" s="89"/>
+      <c r="D219" s="89"/>
+      <c r="E219" s="97"/>
+      <c r="F219" s="97"/>
+      <c r="G219" s="81">
         <f>ROUND(SUM(Amounta*Ratea)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H219" s="86"/>
+      <c r="H219" s="81"/>
     </row>
     <row r="220" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>208</v>
       </c>
       <c r="B220" s="32"/>
-      <c r="C220" s="82"/>
-[...3 lines deleted...]
-      <c r="G220" s="86">
+      <c r="C220" s="89"/>
+      <c r="D220" s="89"/>
+      <c r="E220" s="97"/>
+      <c r="F220" s="97"/>
+      <c r="G220" s="81">
         <f>ROUND(SUM(Amountb*Rateb)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H220" s="86"/>
+      <c r="H220" s="81"/>
     </row>
     <row r="221" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>209</v>
       </c>
       <c r="B221" s="32"/>
-      <c r="C221" s="82"/>
-[...3 lines deleted...]
-      <c r="G221" s="86">
+      <c r="C221" s="89"/>
+      <c r="D221" s="89"/>
+      <c r="E221" s="97"/>
+      <c r="F221" s="97"/>
+      <c r="G221" s="81">
         <f>ROUND(SUM(Amountc*Ratec)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H221" s="86"/>
+      <c r="H221" s="81"/>
     </row>
     <row r="222" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>210</v>
       </c>
       <c r="B222" s="32"/>
-      <c r="C222" s="82"/>
-[...3 lines deleted...]
-      <c r="G222" s="86">
+      <c r="C222" s="89"/>
+      <c r="D222" s="89"/>
+      <c r="E222" s="97"/>
+      <c r="F222" s="97"/>
+      <c r="G222" s="81">
         <f>ROUND(SUM(Amountd*Rated)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H222" s="86"/>
+      <c r="H222" s="81"/>
     </row>
     <row r="223" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>211</v>
       </c>
       <c r="B223" s="32"/>
-      <c r="C223" s="82"/>
-[...3 lines deleted...]
-      <c r="G223" s="86">
+      <c r="C223" s="89"/>
+      <c r="D223" s="89"/>
+      <c r="E223" s="97"/>
+      <c r="F223" s="97"/>
+      <c r="G223" s="81">
         <f>ROUND(SUM(Amounte*Ratee)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H223" s="86"/>
+      <c r="H223" s="81"/>
     </row>
     <row r="224" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>212</v>
       </c>
       <c r="B224" s="32"/>
-      <c r="C224" s="82"/>
-[...3 lines deleted...]
-      <c r="G224" s="86">
+      <c r="C224" s="89"/>
+      <c r="D224" s="89"/>
+      <c r="E224" s="97"/>
+      <c r="F224" s="97"/>
+      <c r="G224" s="81">
         <f>ROUND(SUM(Amountf*Ratef)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H224" s="86"/>
+      <c r="H224" s="81"/>
     </row>
     <row r="225" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>213</v>
       </c>
       <c r="B225" s="32"/>
-      <c r="C225" s="82"/>
-[...3 lines deleted...]
-      <c r="G225" s="86">
+      <c r="C225" s="89"/>
+      <c r="D225" s="89"/>
+      <c r="E225" s="97"/>
+      <c r="F225" s="97"/>
+      <c r="G225" s="81">
         <f>ROUND(SUM(Amountg*Rateg)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H225" s="86"/>
+      <c r="H225" s="81"/>
     </row>
     <row r="226" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>214</v>
       </c>
       <c r="B226" s="32"/>
-      <c r="C226" s="82"/>
-[...3 lines deleted...]
-      <c r="G226" s="86">
+      <c r="C226" s="89"/>
+      <c r="D226" s="89"/>
+      <c r="E226" s="97"/>
+      <c r="F226" s="97"/>
+      <c r="G226" s="81">
         <f>ROUND(SUM(Amounth*Rateh)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H226" s="86"/>
+      <c r="H226" s="81"/>
     </row>
     <row r="227" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>215</v>
       </c>
       <c r="B227" s="32"/>
-      <c r="C227" s="82"/>
-[...3 lines deleted...]
-      <c r="G227" s="86">
+      <c r="C227" s="89"/>
+      <c r="D227" s="89"/>
+      <c r="E227" s="97"/>
+      <c r="F227" s="97"/>
+      <c r="G227" s="81">
         <f>ROUND(SUM(Amounti*Ratei)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H227" s="86"/>
+      <c r="H227" s="81"/>
     </row>
     <row r="228" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>216</v>
       </c>
       <c r="B228" s="32"/>
-      <c r="C228" s="82"/>
-[...3 lines deleted...]
-      <c r="G228" s="86">
+      <c r="C228" s="89"/>
+      <c r="D228" s="89"/>
+      <c r="E228" s="97"/>
+      <c r="F228" s="97"/>
+      <c r="G228" s="81">
         <f>ROUND(SUM(Amountj*Ratej)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H228" s="86"/>
+      <c r="H228" s="81"/>
     </row>
     <row r="229" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A229"/>
       <c r="B229" s="7"/>
       <c r="D229" s="16"/>
       <c r="E229" s="17"/>
       <c r="F229" s="17"/>
       <c r="G229" s="16"/>
       <c r="H229" s="16"/>
     </row>
     <row r="230" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230"/>
       <c r="B230" t="s">
         <v>217</v>
       </c>
-      <c r="C230" s="135">
+      <c r="C230" s="90">
         <f>ROUND(SUM(C219:D228)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="D230" s="136"/>
+      <c r="D230" s="91"/>
     </row>
     <row r="231" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B231" s="77" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="232" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B232" s="77"/>
     </row>
     <row r="233" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>219</v>
       </c>
       <c r="B233" t="s">
         <v>220</v>
       </c>
-      <c r="G233" s="86">
+      <c r="G233" s="81">
         <f>ROUND(SUM(G219:H228)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H233" s="86"/>
+      <c r="H233" s="81"/>
     </row>
     <row r="234" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234"/>
       <c r="B234" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A238" s="78" t="s">
+      <c r="A238" s="84" t="s">
         <v>222</v>
       </c>
-      <c r="B238" s="78"/>
-[...5 lines deleted...]
-      <c r="H238" s="78"/>
+      <c r="B238" s="84"/>
+      <c r="C238" s="84"/>
+      <c r="D238" s="84"/>
+      <c r="E238" s="84"/>
+      <c r="F238" s="84"/>
+      <c r="G238" s="84"/>
+      <c r="H238" s="84"/>
     </row>
     <row r="239" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A239" s="78" t="s">
+      <c r="A239" s="84" t="s">
         <v>223</v>
       </c>
-      <c r="B239" s="78"/>
-[...5 lines deleted...]
-      <c r="H239" s="78"/>
+      <c r="B239" s="84"/>
+      <c r="C239" s="84"/>
+      <c r="D239" s="84"/>
+      <c r="E239" s="84"/>
+      <c r="F239" s="84"/>
+      <c r="G239" s="84"/>
+      <c r="H239" s="84"/>
     </row>
     <row r="240" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>1</v>
       </c>
       <c r="B240" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241"/>
       <c r="B241" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="15">
         <v>2</v>
       </c>
-      <c r="B243" s="140" t="s">
+      <c r="B243" s="121" t="s">
         <v>226</v>
       </c>
-      <c r="C243" s="140"/>
-[...4 lines deleted...]
-      <c r="H243" s="140"/>
+      <c r="C243" s="121"/>
+      <c r="D243" s="121"/>
+      <c r="E243" s="121"/>
+      <c r="F243" s="121"/>
+      <c r="G243" s="121"/>
+      <c r="H243" s="121"/>
     </row>
     <row r="244" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="15"/>
       <c r="B244" s="62"/>
       <c r="C244" s="62"/>
       <c r="D244" s="62"/>
       <c r="E244" s="62"/>
       <c r="F244" s="62"/>
       <c r="G244" s="62"/>
       <c r="H244" s="62"/>
     </row>
     <row r="245" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="15">
         <v>3</v>
       </c>
-      <c r="B245" s="126" t="s">
+      <c r="B245" s="100" t="s">
         <v>227</v>
       </c>
-      <c r="C245" s="126"/>
-[...4 lines deleted...]
-      <c r="H245" s="126"/>
+      <c r="C245" s="100"/>
+      <c r="D245" s="100"/>
+      <c r="E245" s="100"/>
+      <c r="F245" s="100"/>
+      <c r="G245" s="100"/>
+      <c r="H245" s="100"/>
     </row>
     <row r="247" spans="1:8" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="15">
         <v>4</v>
       </c>
-      <c r="B247" s="126" t="s">
+      <c r="B247" s="100" t="s">
         <v>228</v>
       </c>
-      <c r="C247" s="126"/>
-[...4 lines deleted...]
-      <c r="H247" s="126"/>
+      <c r="C247" s="100"/>
+      <c r="D247" s="100"/>
+      <c r="E247" s="100"/>
+      <c r="F247" s="100"/>
+      <c r="G247" s="100"/>
+      <c r="H247" s="100"/>
     </row>
     <row r="249" spans="1:8" ht="95.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A249" s="140" t="s">
+      <c r="A249" s="121" t="s">
         <v>229</v>
       </c>
-      <c r="B249" s="140"/>
-[...5 lines deleted...]
-      <c r="H249" s="140"/>
+      <c r="B249" s="121"/>
+      <c r="C249" s="121"/>
+      <c r="D249" s="121"/>
+      <c r="E249" s="121"/>
+      <c r="F249" s="121"/>
+      <c r="G249" s="121"/>
+      <c r="H249" s="121"/>
     </row>
     <row r="252" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A252" s="78" t="s">
+      <c r="A252" s="84" t="s">
         <v>230</v>
       </c>
-      <c r="B252" s="78"/>
-[...5 lines deleted...]
-      <c r="H252" s="78"/>
+      <c r="B252" s="84"/>
+      <c r="C252" s="84"/>
+      <c r="D252" s="84"/>
+      <c r="E252" s="84"/>
+      <c r="F252" s="84"/>
+      <c r="G252" s="84"/>
+      <c r="H252" s="84"/>
     </row>
     <row r="253" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A253" s="13"/>
       <c r="B253" s="21" t="s">
         <v>231</v>
       </c>
       <c r="C253" s="22"/>
       <c r="D253" s="22"/>
       <c r="E253" s="22"/>
       <c r="F253" s="23"/>
       <c r="G253" s="18" t="s">
         <v>232</v>
       </c>
       <c r="H253" s="18" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="254" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A254"/>
       <c r="B254" s="24"/>
       <c r="F254" s="25"/>
       <c r="G254" s="19" t="s">
         <v>234</v>
       </c>
-      <c r="H254" s="161" t="s">
+      <c r="H254" s="85" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255"/>
       <c r="B255" s="26"/>
       <c r="C255" s="8"/>
       <c r="D255" s="8"/>
       <c r="E255" s="8"/>
       <c r="F255" s="27"/>
       <c r="G255" s="20" t="s">
         <v>236</v>
       </c>
-      <c r="H255" s="162"/>
+      <c r="H255" s="86"/>
     </row>
     <row r="256" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>1</v>
       </c>
-      <c r="B256" s="163" t="s">
+      <c r="B256" s="87" t="s">
         <v>237</v>
       </c>
-      <c r="C256" s="163"/>
-[...2 lines deleted...]
-      <c r="F256" s="164"/>
+      <c r="C256" s="87"/>
+      <c r="D256" s="87"/>
+      <c r="E256" s="87"/>
+      <c r="F256" s="88"/>
       <c r="G256" s="74"/>
       <c r="H256" s="74"/>
     </row>
     <row r="257" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>2</v>
       </c>
-      <c r="B257" s="147" t="s">
+      <c r="B257" s="82" t="s">
         <v>238</v>
       </c>
-      <c r="C257" s="147"/>
-[...2 lines deleted...]
-      <c r="F257" s="165"/>
+      <c r="C257" s="82"/>
+      <c r="D257" s="82"/>
+      <c r="E257" s="82"/>
+      <c r="F257" s="83"/>
       <c r="G257" s="74"/>
       <c r="H257" s="74"/>
     </row>
     <row r="258" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>3</v>
       </c>
-      <c r="B258" s="147" t="s">
+      <c r="B258" s="82" t="s">
         <v>239</v>
       </c>
-      <c r="C258" s="147"/>
-[...2 lines deleted...]
-      <c r="F258" s="165"/>
+      <c r="C258" s="82"/>
+      <c r="D258" s="82"/>
+      <c r="E258" s="82"/>
+      <c r="F258" s="83"/>
       <c r="G258" s="51">
         <f>Tax</f>
         <v>0</v>
       </c>
       <c r="H258" s="51">
         <f>CompHomeState</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>4</v>
       </c>
-      <c r="B259" s="147" t="s">
+      <c r="B259" s="82" t="s">
         <v>240</v>
       </c>
-      <c r="C259" s="147"/>
-[...2 lines deleted...]
-      <c r="F259" s="165"/>
+      <c r="C259" s="82"/>
+      <c r="D259" s="82"/>
+      <c r="E259" s="82"/>
+      <c r="F259" s="83"/>
       <c r="G259" s="74"/>
       <c r="H259" s="74"/>
     </row>
     <row r="260" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>5</v>
       </c>
-      <c r="B260" s="147" t="s">
+      <c r="B260" s="82" t="s">
         <v>241</v>
       </c>
-      <c r="C260" s="147"/>
-[...2 lines deleted...]
-      <c r="F260" s="165"/>
+      <c r="C260" s="82"/>
+      <c r="D260" s="82"/>
+      <c r="E260" s="82"/>
+      <c r="F260" s="83"/>
       <c r="G260" s="74"/>
       <c r="H260" s="74"/>
     </row>
     <row r="261" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>6</v>
       </c>
-      <c r="B261" s="147" t="s">
+      <c r="B261" s="82" t="s">
         <v>242</v>
       </c>
-      <c r="C261" s="147"/>
-[...2 lines deleted...]
-      <c r="F261" s="165"/>
+      <c r="C261" s="82"/>
+      <c r="D261" s="82"/>
+      <c r="E261" s="82"/>
+      <c r="F261" s="83"/>
       <c r="G261" s="74"/>
       <c r="H261" s="74"/>
     </row>
     <row r="262" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>7</v>
       </c>
-      <c r="B262" s="147" t="s">
+      <c r="B262" s="82" t="s">
         <v>243</v>
       </c>
-      <c r="C262" s="147"/>
-[...2 lines deleted...]
-      <c r="F262" s="165"/>
+      <c r="C262" s="82"/>
+      <c r="D262" s="82"/>
+      <c r="E262" s="82"/>
+      <c r="F262" s="83"/>
       <c r="G262" s="74"/>
       <c r="H262" s="74"/>
     </row>
     <row r="263" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A263" s="14" t="s">
         <v>244</v>
       </c>
-      <c r="B263" s="147" t="s">
+      <c r="B263" s="82" t="s">
         <v>245</v>
       </c>
-      <c r="C263" s="147"/>
-[...2 lines deleted...]
-      <c r="F263" s="165"/>
+      <c r="C263" s="82"/>
+      <c r="D263" s="82"/>
+      <c r="E263" s="82"/>
+      <c r="F263" s="83"/>
       <c r="G263" s="74"/>
       <c r="H263" s="74"/>
     </row>
     <row r="264" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A264" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="B264" s="147" t="s">
+      <c r="B264" s="82" t="s">
         <v>247</v>
       </c>
-      <c r="C264" s="147"/>
-[...2 lines deleted...]
-      <c r="F264" s="165"/>
+      <c r="C264" s="82"/>
+      <c r="D264" s="82"/>
+      <c r="E264" s="82"/>
+      <c r="F264" s="83"/>
       <c r="G264" s="74"/>
       <c r="H264" s="74"/>
     </row>
     <row r="265" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A265" s="14" t="s">
         <v>248</v>
       </c>
-      <c r="B265" s="147" t="s">
+      <c r="B265" s="82" t="s">
         <v>249</v>
       </c>
-      <c r="C265" s="147"/>
-[...2 lines deleted...]
-      <c r="F265" s="165"/>
+      <c r="C265" s="82"/>
+      <c r="D265" s="82"/>
+      <c r="E265" s="82"/>
+      <c r="F265" s="83"/>
       <c r="G265" s="74"/>
       <c r="H265" s="74"/>
     </row>
     <row r="266" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A266" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="B266" s="147" t="s">
+      <c r="B266" s="82" t="s">
         <v>251</v>
       </c>
-      <c r="C266" s="147"/>
-[...2 lines deleted...]
-      <c r="F266" s="165"/>
+      <c r="C266" s="82"/>
+      <c r="D266" s="82"/>
+      <c r="E266" s="82"/>
+      <c r="F266" s="83"/>
       <c r="G266" s="74"/>
       <c r="H266" s="74"/>
     </row>
     <row r="267" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>10</v>
       </c>
-      <c r="B267" s="147" t="s">
+      <c r="B267" s="82" t="s">
         <v>252</v>
       </c>
-      <c r="C267" s="147"/>
-[...2 lines deleted...]
-      <c r="F267" s="165"/>
+      <c r="C267" s="82"/>
+      <c r="D267" s="82"/>
+      <c r="E267" s="82"/>
+      <c r="F267" s="83"/>
       <c r="G267" s="74"/>
       <c r="H267" s="74"/>
     </row>
     <row r="268" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>11</v>
       </c>
-      <c r="B268" s="147" t="s">
+      <c r="B268" s="82" t="s">
         <v>253</v>
       </c>
-      <c r="C268" s="147"/>
-[...2 lines deleted...]
-      <c r="F268" s="165"/>
+      <c r="C268" s="82"/>
+      <c r="D268" s="82"/>
+      <c r="E268" s="82"/>
+      <c r="F268" s="83"/>
       <c r="G268" s="74"/>
       <c r="H268" s="74"/>
     </row>
     <row r="269" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>12</v>
       </c>
-      <c r="B269" s="147" t="s">
+      <c r="B269" s="82" t="s">
         <v>254</v>
       </c>
-      <c r="C269" s="147"/>
-[...2 lines deleted...]
-      <c r="F269" s="165"/>
+      <c r="C269" s="82"/>
+      <c r="D269" s="82"/>
+      <c r="E269" s="82"/>
+      <c r="F269" s="83"/>
       <c r="G269" s="74"/>
       <c r="H269" s="74"/>
     </row>
     <row r="270" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>13</v>
       </c>
-      <c r="B270" s="85"/>
-[...3 lines deleted...]
-      <c r="F270" s="85"/>
+      <c r="B270" s="80"/>
+      <c r="C270" s="80"/>
+      <c r="D270" s="80"/>
+      <c r="E270" s="80"/>
+      <c r="F270" s="80"/>
       <c r="G270" s="74"/>
       <c r="H270" s="74"/>
     </row>
     <row r="271" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>14</v>
       </c>
-      <c r="B271" s="85"/>
-[...3 lines deleted...]
-      <c r="F271" s="85"/>
+      <c r="B271" s="80"/>
+      <c r="C271" s="80"/>
+      <c r="D271" s="80"/>
+      <c r="E271" s="80"/>
+      <c r="F271" s="80"/>
       <c r="G271" s="74"/>
       <c r="H271" s="74"/>
     </row>
     <row r="272" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>15</v>
       </c>
-      <c r="B272" s="85"/>
-[...3 lines deleted...]
-      <c r="F272" s="85"/>
+      <c r="B272" s="80"/>
+      <c r="C272" s="80"/>
+      <c r="D272" s="80"/>
+      <c r="E272" s="80"/>
+      <c r="F272" s="80"/>
       <c r="G272" s="74"/>
       <c r="H272" s="74"/>
     </row>
     <row r="273" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>16</v>
       </c>
-      <c r="B273" s="85"/>
-[...3 lines deleted...]
-      <c r="F273" s="85"/>
+      <c r="B273" s="80"/>
+      <c r="C273" s="80"/>
+      <c r="D273" s="80"/>
+      <c r="E273" s="80"/>
+      <c r="F273" s="80"/>
       <c r="G273" s="74"/>
       <c r="H273" s="74"/>
     </row>
     <row r="274" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>17</v>
       </c>
-      <c r="B274" s="85"/>
-[...3 lines deleted...]
-      <c r="F274" s="85"/>
+      <c r="B274" s="80"/>
+      <c r="C274" s="80"/>
+      <c r="D274" s="80"/>
+      <c r="E274" s="80"/>
+      <c r="F274" s="80"/>
       <c r="G274" s="74"/>
       <c r="H274" s="74"/>
     </row>
     <row r="275" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>18</v>
       </c>
-      <c r="B275" s="85"/>
-[...3 lines deleted...]
-      <c r="F275" s="85"/>
+      <c r="B275" s="80"/>
+      <c r="C275" s="80"/>
+      <c r="D275" s="80"/>
+      <c r="E275" s="80"/>
+      <c r="F275" s="80"/>
       <c r="G275" s="74"/>
       <c r="H275" s="74"/>
     </row>
     <row r="276" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>19</v>
       </c>
-      <c r="B276" s="85"/>
-[...3 lines deleted...]
-      <c r="F276" s="85"/>
+      <c r="B276" s="80"/>
+      <c r="C276" s="80"/>
+      <c r="D276" s="80"/>
+      <c r="E276" s="80"/>
+      <c r="F276" s="80"/>
       <c r="G276" s="74"/>
       <c r="H276" s="74"/>
     </row>
     <row r="277" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>20</v>
       </c>
-      <c r="B277" s="85"/>
-[...3 lines deleted...]
-      <c r="F277" s="85"/>
+      <c r="B277" s="80"/>
+      <c r="C277" s="80"/>
+      <c r="D277" s="80"/>
+      <c r="E277" s="80"/>
+      <c r="F277" s="80"/>
       <c r="G277" s="74"/>
       <c r="H277" s="74"/>
     </row>
     <row r="278" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>21</v>
       </c>
-      <c r="B278" s="85"/>
-[...3 lines deleted...]
-      <c r="F278" s="85"/>
+      <c r="B278" s="80"/>
+      <c r="C278" s="80"/>
+      <c r="D278" s="80"/>
+      <c r="E278" s="80"/>
+      <c r="F278" s="80"/>
       <c r="G278" s="74"/>
       <c r="H278" s="74"/>
     </row>
     <row r="279" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>22</v>
       </c>
-      <c r="B279" s="85"/>
-[...3 lines deleted...]
-      <c r="F279" s="85"/>
+      <c r="B279" s="80"/>
+      <c r="C279" s="80"/>
+      <c r="D279" s="80"/>
+      <c r="E279" s="80"/>
+      <c r="F279" s="80"/>
       <c r="G279" s="74"/>
       <c r="H279" s="74"/>
     </row>
     <row r="280" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>23</v>
       </c>
-      <c r="B280" s="85"/>
-[...3 lines deleted...]
-      <c r="F280" s="85"/>
+      <c r="B280" s="80"/>
+      <c r="C280" s="80"/>
+      <c r="D280" s="80"/>
+      <c r="E280" s="80"/>
+      <c r="F280" s="80"/>
       <c r="G280" s="74"/>
       <c r="H280" s="74"/>
     </row>
     <row r="281" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>24</v>
       </c>
-      <c r="B281" s="138"/>
-[...3 lines deleted...]
-      <c r="F281" s="138"/>
+      <c r="B281" s="78"/>
+      <c r="C281" s="78"/>
+      <c r="D281" s="78"/>
+      <c r="E281" s="78"/>
+      <c r="F281" s="78"/>
       <c r="G281" s="28"/>
       <c r="H281" s="28"/>
     </row>
     <row r="282" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>25</v>
       </c>
-      <c r="B282" s="138" t="s">
+      <c r="B282" s="78" t="s">
         <v>255</v>
       </c>
-      <c r="C282" s="138"/>
-[...2 lines deleted...]
-      <c r="F282" s="138"/>
+      <c r="C282" s="78"/>
+      <c r="D282" s="78"/>
+      <c r="E282" s="78"/>
+      <c r="F282" s="78"/>
       <c r="G282" s="51">
         <f>ROUND(SUM(G256:G280)*1,2)</f>
         <v>0</v>
       </c>
       <c r="H282" s="51">
         <f>ROUND(SUM(H256:H280)*1,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A283" s="1"/>
-      <c r="B283" s="139" t="s">
+      <c r="B283" s="120" t="s">
         <v>256</v>
       </c>
-      <c r="C283" s="139"/>
-[...4 lines deleted...]
-      <c r="H283" s="139"/>
+      <c r="C283" s="120"/>
+      <c r="D283" s="120"/>
+      <c r="E283" s="120"/>
+      <c r="F283" s="120"/>
+      <c r="G283" s="120"/>
+      <c r="H283" s="120"/>
     </row>
     <row r="284" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>26</v>
       </c>
-      <c r="B284" s="138" t="s">
+      <c r="B284" s="78" t="s">
         <v>257</v>
       </c>
-      <c r="C284" s="138"/>
-[...3 lines deleted...]
-      <c r="G284" s="86">
+      <c r="C284" s="78"/>
+      <c r="D284" s="78"/>
+      <c r="E284" s="78"/>
+      <c r="F284" s="78"/>
+      <c r="G284" s="81">
         <f>H282</f>
         <v>0</v>
       </c>
-      <c r="H284" s="86"/>
+      <c r="H284" s="81"/>
     </row>
     <row r="285" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>27</v>
       </c>
-      <c r="B285" s="138" t="s">
+      <c r="B285" s="78" t="s">
         <v>258</v>
       </c>
-      <c r="C285" s="138"/>
-[...3 lines deleted...]
-      <c r="G285" s="86">
+      <c r="C285" s="78"/>
+      <c r="D285" s="78"/>
+      <c r="E285" s="78"/>
+      <c r="F285" s="78"/>
+      <c r="G285" s="81">
         <f>G282</f>
         <v>0</v>
       </c>
-      <c r="H285" s="86"/>
+      <c r="H285" s="81"/>
     </row>
     <row r="286" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>28</v>
       </c>
-      <c r="B286" s="137" t="s">
+      <c r="B286" s="119" t="s">
         <v>259</v>
       </c>
-      <c r="C286" s="137"/>
-[...2 lines deleted...]
-      <c r="F286" s="137"/>
+      <c r="C286" s="119"/>
+      <c r="D286" s="119"/>
+      <c r="E286" s="119"/>
+      <c r="F286" s="119"/>
       <c r="G286" s="33"/>
-      <c r="H286" s="86">
+      <c r="H286" s="81">
         <f>ROUND(IF(HomeAmtCol3-HomeAmtCol2&lt;0,0,HomeAmtCol3-HomeAmtCol2)*1,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A287"/>
-      <c r="B287" s="137"/>
-[...3 lines deleted...]
-      <c r="F287" s="137"/>
+      <c r="B287" s="119"/>
+      <c r="C287" s="119"/>
+      <c r="D287" s="119"/>
+      <c r="E287" s="119"/>
+      <c r="F287" s="119"/>
       <c r="G287" s="33"/>
-      <c r="H287" s="86"/>
+      <c r="H287" s="81"/>
     </row>
     <row r="288" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A288"/>
-      <c r="B288" s="137"/>
-[...3 lines deleted...]
-      <c r="F288" s="137"/>
+      <c r="B288" s="119"/>
+      <c r="C288" s="119"/>
+      <c r="D288" s="119"/>
+      <c r="E288" s="119"/>
+      <c r="F288" s="119"/>
       <c r="G288" s="33"/>
-      <c r="H288" s="86"/>
+      <c r="H288" s="81"/>
     </row>
     <row r="290" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290"/>
-      <c r="B290" s="133" t="s">
+      <c r="B290" s="79" t="s">
         <v>260</v>
       </c>
-      <c r="C290" s="133"/>
-[...4 lines deleted...]
-      <c r="H290" s="133"/>
+      <c r="C290" s="79"/>
+      <c r="D290" s="79"/>
+      <c r="E290" s="79"/>
+      <c r="F290" s="79"/>
+      <c r="G290" s="79"/>
+      <c r="H290" s="79"/>
     </row>
     <row r="291" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291"/>
     </row>
     <row r="292" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292"/>
-      <c r="B292" s="121" t="s">
+      <c r="B292" s="122" t="s">
         <v>261</v>
       </c>
-      <c r="C292" s="121"/>
-[...4 lines deleted...]
-      <c r="H292" s="121"/>
+      <c r="C292" s="122"/>
+      <c r="D292" s="122"/>
+      <c r="E292" s="122"/>
+      <c r="F292" s="122"/>
+      <c r="G292" s="122"/>
+      <c r="H292" s="122"/>
     </row>
     <row r="297" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A297" s="78" t="s">
+      <c r="A297" s="84" t="s">
         <v>262</v>
       </c>
-      <c r="B297" s="78"/>
-[...5 lines deleted...]
-      <c r="H297" s="78"/>
+      <c r="B297" s="84"/>
+      <c r="C297" s="84"/>
+      <c r="D297" s="84"/>
+      <c r="E297" s="84"/>
+      <c r="F297" s="84"/>
+      <c r="G297" s="84"/>
+      <c r="H297" s="84"/>
     </row>
     <row r="298" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A298" s="78" t="s">
+      <c r="A298" s="84" t="s">
         <v>263</v>
       </c>
-      <c r="B298" s="78"/>
-[...5 lines deleted...]
-      <c r="H298" s="78"/>
+      <c r="B298" s="84"/>
+      <c r="C298" s="84"/>
+      <c r="D298" s="84"/>
+      <c r="E298" s="84"/>
+      <c r="F298" s="84"/>
+      <c r="G298" s="84"/>
+      <c r="H298" s="84"/>
     </row>
     <row r="299" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A299" s="127" t="s">
+      <c r="A299" s="123" t="s">
         <v>264</v>
       </c>
-      <c r="B299" s="127"/>
-[...5 lines deleted...]
-      <c r="H299" s="127"/>
+      <c r="B299" s="123"/>
+      <c r="C299" s="123"/>
+      <c r="D299" s="123"/>
+      <c r="E299" s="123"/>
+      <c r="F299" s="123"/>
+      <c r="G299" s="123"/>
+      <c r="H299" s="123"/>
     </row>
     <row r="301" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A301" s="128" t="s">
+      <c r="A301" s="112" t="s">
         <v>265</v>
       </c>
-      <c r="B301" s="128"/>
+      <c r="B301" s="112"/>
       <c r="C301" s="58"/>
       <c r="D301" s="29"/>
-      <c r="E301" s="129" t="s">
+      <c r="E301" s="124" t="s">
         <v>266</v>
       </c>
-      <c r="F301" s="129"/>
-[...1 lines deleted...]
-      <c r="H301" s="84"/>
+      <c r="F301" s="124"/>
+      <c r="G301" s="98"/>
+      <c r="H301" s="98"/>
     </row>
     <row r="302" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A302"/>
       <c r="B302" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="C302" s="130"/>
-[...2 lines deleted...]
-      <c r="F302" s="132"/>
+      <c r="C302" s="108"/>
+      <c r="D302" s="125"/>
+      <c r="E302" s="125"/>
+      <c r="F302" s="126"/>
       <c r="G302" s="29"/>
       <c r="H302" s="29"/>
     </row>
     <row r="304" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304"/>
       <c r="B304" t="s">
         <v>267</v>
       </c>
-      <c r="C304" s="133" t="s">
+      <c r="C304" s="79" t="s">
         <v>268</v>
       </c>
-      <c r="D304" s="133"/>
-[...3 lines deleted...]
-      <c r="H304" s="133"/>
+      <c r="D304" s="79"/>
+      <c r="E304" s="79"/>
+      <c r="F304" s="79"/>
+      <c r="G304" s="79"/>
+      <c r="H304" s="79"/>
     </row>
     <row r="305" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A305"/>
-      <c r="C305" s="133"/>
-[...4 lines deleted...]
-      <c r="H305" s="133"/>
+      <c r="C305" s="79"/>
+      <c r="D305" s="79"/>
+      <c r="E305" s="79"/>
+      <c r="F305" s="79"/>
+      <c r="G305" s="79"/>
+      <c r="H305" s="79"/>
     </row>
     <row r="306" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306"/>
-      <c r="C306" s="133"/>
-[...4 lines deleted...]
-      <c r="H306" s="133"/>
+      <c r="C306" s="79"/>
+      <c r="D306" s="79"/>
+      <c r="E306" s="79"/>
+      <c r="F306" s="79"/>
+      <c r="G306" s="79"/>
+      <c r="H306" s="79"/>
     </row>
     <row r="308" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A308"/>
       <c r="C308" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="309" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A309"/>
       <c r="C309" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="311" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A311" s="87" t="s">
+      <c r="A311" s="95" t="s">
         <v>271</v>
       </c>
-      <c r="B311" s="87"/>
-[...5 lines deleted...]
-      <c r="H311" s="87"/>
+      <c r="B311" s="95"/>
+      <c r="C311" s="95"/>
+      <c r="D311" s="95"/>
+      <c r="E311" s="95"/>
+      <c r="F311" s="95"/>
+      <c r="G311" s="95"/>
+      <c r="H311" s="95"/>
     </row>
     <row r="312" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="313" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>1</v>
       </c>
       <c r="B313" t="s">
         <v>273</v>
       </c>
-      <c r="G313" s="82"/>
-      <c r="H313" s="82"/>
+      <c r="G313" s="89"/>
+      <c r="H313" s="89"/>
     </row>
     <row r="314" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>2</v>
       </c>
       <c r="B314" s="69" t="s">
         <v>274</v>
       </c>
-      <c r="G314" s="82"/>
-      <c r="H314" s="82"/>
+      <c r="G314" s="89"/>
+      <c r="H314" s="89"/>
     </row>
     <row r="315" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>3</v>
       </c>
       <c r="B315" s="69" t="s">
         <v>275</v>
       </c>
-      <c r="G315" s="82"/>
-      <c r="H315" s="82"/>
+      <c r="G315" s="89"/>
+      <c r="H315" s="89"/>
     </row>
     <row r="316" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A316"/>
       <c r="C316" t="s">
         <v>276</v>
       </c>
-      <c r="G316" s="86">
+      <c r="G316" s="81">
         <f>ROUND(SUM(G313:H315)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H316" s="86"/>
+      <c r="H316" s="81"/>
     </row>
     <row r="318" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="319" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>1</v>
       </c>
       <c r="B319" t="s">
         <v>278</v>
       </c>
-      <c r="G319" s="82"/>
-      <c r="H319" s="82"/>
+      <c r="G319" s="89"/>
+      <c r="H319" s="89"/>
     </row>
     <row r="320" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>2</v>
       </c>
       <c r="B320" t="s">
         <v>279</v>
       </c>
-      <c r="G320" s="82"/>
-      <c r="H320" s="82"/>
+      <c r="G320" s="89"/>
+      <c r="H320" s="89"/>
     </row>
     <row r="321" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>3</v>
       </c>
       <c r="B321" t="s">
         <v>280</v>
       </c>
-      <c r="G321" s="82"/>
-      <c r="H321" s="82"/>
+      <c r="G321" s="89"/>
+      <c r="H321" s="89"/>
     </row>
     <row r="322" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>4</v>
       </c>
       <c r="B322" t="s">
         <v>281</v>
       </c>
-      <c r="G322" s="82"/>
-      <c r="H322" s="82"/>
+      <c r="G322" s="89"/>
+      <c r="H322" s="89"/>
     </row>
     <row r="323" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>5</v>
       </c>
-      <c r="B323" s="126" t="s">
+      <c r="B323" s="100" t="s">
         <v>282</v>
       </c>
-      <c r="C323" s="126"/>
-[...1 lines deleted...]
-      <c r="E323" s="126"/>
+      <c r="C323" s="100"/>
+      <c r="D323" s="100"/>
+      <c r="E323" s="100"/>
     </row>
     <row r="324" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A324"/>
-      <c r="B324" s="126"/>
-[...2 lines deleted...]
-      <c r="E324" s="126"/>
+      <c r="B324" s="100"/>
+      <c r="C324" s="100"/>
+      <c r="D324" s="100"/>
+      <c r="E324" s="100"/>
     </row>
     <row r="325" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A325"/>
-      <c r="B325" s="126"/>
-[...2 lines deleted...]
-      <c r="E325" s="126"/>
+      <c r="B325" s="100"/>
+      <c r="C325" s="100"/>
+      <c r="D325" s="100"/>
+      <c r="E325" s="100"/>
     </row>
     <row r="326" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A326"/>
-      <c r="B326" s="121"/>
-[...4 lines deleted...]
-      <c r="H326" s="109"/>
+      <c r="B326" s="122"/>
+      <c r="C326" s="122"/>
+      <c r="D326" s="122"/>
+      <c r="E326" s="122"/>
+      <c r="G326" s="127"/>
+      <c r="H326" s="127"/>
     </row>
     <row r="327" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A327"/>
       <c r="B327" s="14" t="s">
         <v>283</v>
       </c>
-      <c r="C327" s="84"/>
-[...3 lines deleted...]
-      <c r="H327" s="83"/>
+      <c r="C327" s="98"/>
+      <c r="D327" s="80"/>
+      <c r="E327" s="80"/>
+      <c r="G327" s="89"/>
+      <c r="H327" s="128"/>
     </row>
     <row r="328" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A328"/>
       <c r="B328" s="14" t="s">
         <v>284</v>
       </c>
-      <c r="C328" s="84"/>
-[...3 lines deleted...]
-      <c r="H328" s="83"/>
+      <c r="C328" s="98"/>
+      <c r="D328" s="80"/>
+      <c r="E328" s="80"/>
+      <c r="G328" s="89"/>
+      <c r="H328" s="128"/>
     </row>
     <row r="329" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A329"/>
       <c r="B329" s="14" t="s">
         <v>285</v>
       </c>
-      <c r="C329" s="84"/>
-[...3 lines deleted...]
-      <c r="H329" s="83"/>
+      <c r="C329" s="98"/>
+      <c r="D329" s="80"/>
+      <c r="E329" s="80"/>
+      <c r="G329" s="89"/>
+      <c r="H329" s="128"/>
     </row>
     <row r="330" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A330"/>
       <c r="C330" t="s">
         <v>286</v>
       </c>
-      <c r="G330" s="86">
+      <c r="G330" s="81">
         <f>ROUND(SUM(G327:H329)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H330" s="86"/>
+      <c r="H330" s="81"/>
     </row>
     <row r="331" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A331"/>
     </row>
     <row r="332" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>6</v>
       </c>
-      <c r="B332" s="121" t="s">
+      <c r="B332" s="122" t="s">
         <v>287</v>
       </c>
-      <c r="C332" s="121"/>
-[...1 lines deleted...]
-      <c r="E332" s="121"/>
+      <c r="C332" s="122"/>
+      <c r="D332" s="122"/>
+      <c r="E332" s="122"/>
     </row>
     <row r="333" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A333"/>
-      <c r="B333" s="121"/>
-[...2 lines deleted...]
-      <c r="E333" s="121"/>
+      <c r="B333" s="122"/>
+      <c r="C333" s="122"/>
+      <c r="D333" s="122"/>
+      <c r="E333" s="122"/>
     </row>
     <row r="334" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A334"/>
-      <c r="B334" s="121"/>
-[...2 lines deleted...]
-      <c r="E334" s="121"/>
+      <c r="B334" s="122"/>
+      <c r="C334" s="122"/>
+      <c r="D334" s="122"/>
+      <c r="E334" s="122"/>
     </row>
     <row r="335" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A335"/>
       <c r="B335" s="14" t="s">
         <v>283</v>
       </c>
-      <c r="C335" s="84"/>
-[...1 lines deleted...]
-      <c r="E335" s="85"/>
+      <c r="C335" s="98"/>
+      <c r="D335" s="80"/>
+      <c r="E335" s="80"/>
       <c r="F335" s="29"/>
-      <c r="G335" s="82"/>
-      <c r="H335" s="83"/>
+      <c r="G335" s="89"/>
+      <c r="H335" s="128"/>
     </row>
     <row r="336" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A336"/>
       <c r="B336" s="14" t="s">
         <v>284</v>
       </c>
-      <c r="C336" s="84"/>
-[...1 lines deleted...]
-      <c r="E336" s="85"/>
+      <c r="C336" s="98"/>
+      <c r="D336" s="80"/>
+      <c r="E336" s="80"/>
       <c r="F336" s="29"/>
-      <c r="G336" s="82"/>
-      <c r="H336" s="83"/>
+      <c r="G336" s="89"/>
+      <c r="H336" s="128"/>
     </row>
     <row r="337" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A337"/>
       <c r="B337" s="14" t="s">
         <v>285</v>
       </c>
-      <c r="C337" s="84"/>
-[...1 lines deleted...]
-      <c r="E337" s="85"/>
+      <c r="C337" s="98"/>
+      <c r="D337" s="80"/>
+      <c r="E337" s="80"/>
       <c r="F337" s="29"/>
-      <c r="G337" s="82"/>
-      <c r="H337" s="83"/>
+      <c r="G337" s="89"/>
+      <c r="H337" s="128"/>
     </row>
     <row r="338" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A338"/>
       <c r="C338" t="s">
         <v>286</v>
       </c>
-      <c r="G338" s="86">
+      <c r="G338" s="81">
         <f>ROUND(SUM(G335:H337)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H338" s="86"/>
+      <c r="H338" s="81"/>
     </row>
     <row r="339" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A339"/>
     </row>
     <row r="340" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>7</v>
       </c>
-      <c r="B340" s="120" t="s">
+      <c r="B340" s="136" t="s">
         <v>288</v>
       </c>
-      <c r="C340" s="120"/>
-[...2 lines deleted...]
-      <c r="F340" s="120"/>
+      <c r="C340" s="136"/>
+      <c r="D340" s="136"/>
+      <c r="E340" s="136"/>
+      <c r="F340" s="136"/>
     </row>
     <row r="341" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A341"/>
-      <c r="B341" s="120"/>
-[...5 lines deleted...]
-      <c r="H341" s="82"/>
+      <c r="B341" s="136"/>
+      <c r="C341" s="136"/>
+      <c r="D341" s="136"/>
+      <c r="E341" s="136"/>
+      <c r="F341" s="136"/>
+      <c r="G341" s="89"/>
+      <c r="H341" s="89"/>
     </row>
     <row r="342" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>8</v>
       </c>
       <c r="B342" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="343" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A343"/>
       <c r="B343" s="14" t="s">
         <v>283</v>
       </c>
-      <c r="C343" s="84"/>
-[...3 lines deleted...]
-      <c r="H343" s="83"/>
+      <c r="C343" s="98"/>
+      <c r="D343" s="80"/>
+      <c r="E343" s="80"/>
+      <c r="G343" s="89"/>
+      <c r="H343" s="128"/>
     </row>
     <row r="344" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A344"/>
       <c r="B344" s="14" t="s">
         <v>284</v>
       </c>
-      <c r="C344" s="84"/>
-[...3 lines deleted...]
-      <c r="H344" s="83"/>
+      <c r="C344" s="98"/>
+      <c r="D344" s="80"/>
+      <c r="E344" s="80"/>
+      <c r="G344" s="89"/>
+      <c r="H344" s="128"/>
     </row>
     <row r="345" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A345"/>
       <c r="B345" s="14" t="s">
         <v>285</v>
       </c>
-      <c r="C345" s="84"/>
-[...3 lines deleted...]
-      <c r="H345" s="83"/>
+      <c r="C345" s="98"/>
+      <c r="D345" s="80"/>
+      <c r="E345" s="80"/>
+      <c r="G345" s="89"/>
+      <c r="H345" s="128"/>
     </row>
     <row r="346" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A346"/>
       <c r="B346" s="14" t="s">
         <v>290</v>
       </c>
-      <c r="C346" s="84"/>
-[...3 lines deleted...]
-      <c r="H346" s="83"/>
+      <c r="C346" s="98"/>
+      <c r="D346" s="80"/>
+      <c r="E346" s="80"/>
+      <c r="G346" s="89"/>
+      <c r="H346" s="128"/>
     </row>
     <row r="347" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A347"/>
       <c r="B347" s="14" t="s">
         <v>291</v>
       </c>
-      <c r="C347" s="84"/>
-[...3 lines deleted...]
-      <c r="H347" s="83"/>
+      <c r="C347" s="98"/>
+      <c r="D347" s="80"/>
+      <c r="E347" s="80"/>
+      <c r="G347" s="89"/>
+      <c r="H347" s="128"/>
     </row>
     <row r="348" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A348"/>
       <c r="C348" t="s">
         <v>286</v>
       </c>
-      <c r="G348" s="86">
+      <c r="G348" s="81">
         <f>ROUND(SUM(G343:H347)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H348" s="86"/>
+      <c r="H348" s="81"/>
     </row>
     <row r="349" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A349"/>
     </row>
     <row r="350" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>292</v>
       </c>
-      <c r="G350" s="82"/>
-      <c r="H350" s="83"/>
+      <c r="G350" s="89"/>
+      <c r="H350" s="128"/>
     </row>
     <row r="351" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>293</v>
       </c>
-      <c r="G351" s="82"/>
-      <c r="H351" s="83"/>
+      <c r="G351" s="89"/>
+      <c r="H351" s="128"/>
     </row>
     <row r="352" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A352">
         <v>11</v>
       </c>
       <c r="C352" t="s">
         <v>294</v>
       </c>
-      <c r="G352" s="82"/>
-      <c r="H352" s="83"/>
+      <c r="G352" s="89"/>
+      <c r="H352" s="128"/>
     </row>
     <row r="353" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>12</v>
       </c>
       <c r="C353" t="s">
         <v>295</v>
       </c>
-      <c r="G353" s="82"/>
-      <c r="H353" s="83"/>
+      <c r="G353" s="89"/>
+      <c r="H353" s="128"/>
     </row>
     <row r="354" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>13</v>
       </c>
       <c r="C354" t="s">
         <v>296</v>
       </c>
-      <c r="G354" s="82"/>
-      <c r="H354" s="83"/>
+      <c r="G354" s="89"/>
+      <c r="H354" s="128"/>
     </row>
     <row r="356" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A356"/>
       <c r="B356" t="s">
         <v>297</v>
       </c>
-      <c r="G356" s="86">
+      <c r="G356" s="81">
         <f>ROUND(SUM(G319:H322,G327:H329,G335:H337,G341,G343:H347,G350:H354)*1,2)</f>
         <v>0</v>
       </c>
-      <c r="H356" s="86"/>
+      <c r="H356" s="81"/>
     </row>
     <row r="357" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A357"/>
       <c r="B357" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="G357" s="109"/>
-      <c r="H357" s="109"/>
+      <c r="G357" s="127"/>
+      <c r="H357" s="127"/>
     </row>
     <row r="358" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A358"/>
       <c r="B358" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="G358" s="86">
+      <c r="G358" s="81">
         <f>ROUND(SUM(TotalPremMD-TotalExclusions)*1,2)-PCPremiums-AnnLifePrem</f>
         <v>0</v>
       </c>
-      <c r="H358" s="86"/>
+      <c r="H358" s="81"/>
     </row>
     <row r="359" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B359" s="73" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="360" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A360" s="87" t="s">
+      <c r="A360" s="95" t="s">
         <v>271</v>
       </c>
-      <c r="B360" s="87"/>
-[...5 lines deleted...]
-      <c r="H360" s="87"/>
+      <c r="B360" s="95"/>
+      <c r="C360" s="95"/>
+      <c r="D360" s="95"/>
+      <c r="E360" s="95"/>
+      <c r="F360" s="95"/>
+      <c r="G360" s="95"/>
+      <c r="H360" s="95"/>
     </row>
     <row r="362" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A362"/>
       <c r="B362" s="14" t="s">
         <v>301</v>
       </c>
-      <c r="C362" s="84"/>
-[...1 lines deleted...]
-      <c r="E362" s="84"/>
+      <c r="C362" s="98"/>
+      <c r="D362" s="98"/>
+      <c r="E362" s="98"/>
       <c r="F362" s="29" t="s">
         <v>302</v>
       </c>
       <c r="G362" s="29"/>
       <c r="H362" s="32"/>
     </row>
     <row r="363" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A363"/>
       <c r="B363" s="14" t="s">
         <v>303</v>
       </c>
-      <c r="C363" s="84"/>
-[...1 lines deleted...]
-      <c r="E363" s="84"/>
+      <c r="C363" s="98"/>
+      <c r="D363" s="98"/>
+      <c r="E363" s="98"/>
       <c r="F363" s="29"/>
       <c r="G363" s="29"/>
       <c r="H363" s="29"/>
     </row>
     <row r="365" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A365"/>
       <c r="B365" s="14" t="s">
         <v>304</v>
       </c>
       <c r="C365" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A367" s="79" t="s">
+      <c r="A367" s="162" t="s">
         <v>306</v>
       </c>
-      <c r="B367" s="79"/>
-[...5 lines deleted...]
-      <c r="H367" s="79"/>
+      <c r="B367" s="162"/>
+      <c r="C367" s="162"/>
+      <c r="D367" s="162"/>
+      <c r="E367" s="162"/>
+      <c r="F367" s="162"/>
+      <c r="G367" s="162"/>
+      <c r="H367" s="162"/>
     </row>
     <row r="368" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A368" s="79" t="s">
+      <c r="A368" s="162" t="s">
         <v>307</v>
       </c>
-      <c r="B368" s="79"/>
-[...5 lines deleted...]
-      <c r="H368" s="79"/>
+      <c r="B368" s="162"/>
+      <c r="C368" s="162"/>
+      <c r="D368" s="162"/>
+      <c r="E368" s="162"/>
+      <c r="F368" s="162"/>
+      <c r="G368" s="162"/>
+      <c r="H368" s="162"/>
     </row>
     <row r="369" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B369" s="89" t="s">
+      <c r="B369" s="143" t="s">
         <v>308</v>
       </c>
-      <c r="C369" s="97"/>
-[...3 lines deleted...]
-      <c r="G369" s="97"/>
+      <c r="C369" s="161"/>
+      <c r="D369" s="161"/>
+      <c r="E369" s="161"/>
+      <c r="F369" s="161"/>
+      <c r="G369" s="161"/>
       <c r="H369" s="50"/>
     </row>
     <row r="370" spans="1:8" ht="99" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B370" s="90" t="s">
+      <c r="B370" s="154" t="s">
         <v>309</v>
       </c>
-      <c r="C370" s="88"/>
-[...3 lines deleted...]
-      <c r="G370" s="88"/>
+      <c r="C370" s="153"/>
+      <c r="D370" s="153"/>
+      <c r="E370" s="153"/>
+      <c r="F370" s="153"/>
+      <c r="G370" s="153"/>
       <c r="H370" s="50"/>
     </row>
     <row r="371" spans="1:8" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B371" s="90" t="s">
+      <c r="B371" s="154" t="s">
         <v>310</v>
       </c>
-      <c r="C371" s="88"/>
-[...3 lines deleted...]
-      <c r="G371" s="88"/>
+      <c r="C371" s="153"/>
+      <c r="D371" s="153"/>
+      <c r="E371" s="153"/>
+      <c r="F371" s="153"/>
+      <c r="G371" s="153"/>
       <c r="H371" s="50"/>
     </row>
     <row r="372" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B372" s="89" t="s">
+      <c r="B372" s="143" t="s">
         <v>311</v>
       </c>
-      <c r="C372" s="97"/>
-[...3 lines deleted...]
-      <c r="G372" s="97"/>
+      <c r="C372" s="161"/>
+      <c r="D372" s="161"/>
+      <c r="E372" s="161"/>
+      <c r="F372" s="161"/>
+      <c r="G372" s="161"/>
       <c r="H372" s="50"/>
     </row>
     <row r="373" spans="1:8" ht="84" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B373" s="88" t="s">
+      <c r="B373" s="153" t="s">
         <v>312</v>
       </c>
-      <c r="C373" s="88"/>
-[...3 lines deleted...]
-      <c r="G373" s="88"/>
+      <c r="C373" s="153"/>
+      <c r="D373" s="153"/>
+      <c r="E373" s="153"/>
+      <c r="F373" s="153"/>
+      <c r="G373" s="153"/>
       <c r="H373" s="50"/>
     </row>
     <row r="374" spans="1:8" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B374" s="89" t="s">
+      <c r="B374" s="143" t="s">
         <v>313</v>
       </c>
-      <c r="C374" s="89"/>
-[...3 lines deleted...]
-      <c r="G374" s="89"/>
+      <c r="C374" s="143"/>
+      <c r="D374" s="143"/>
+      <c r="E374" s="143"/>
+      <c r="F374" s="143"/>
+      <c r="G374" s="143"/>
       <c r="H374" s="50"/>
     </row>
     <row r="375" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B375" s="90" t="s">
+      <c r="B375" s="154" t="s">
         <v>314</v>
       </c>
-      <c r="C375" s="88"/>
-[...3 lines deleted...]
-      <c r="G375" s="88"/>
+      <c r="C375" s="153"/>
+      <c r="D375" s="153"/>
+      <c r="E375" s="153"/>
+      <c r="F375" s="153"/>
+      <c r="G375" s="153"/>
       <c r="H375" s="50"/>
     </row>
     <row r="376" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B376" s="89" t="s">
+      <c r="B376" s="143" t="s">
         <v>315</v>
       </c>
-      <c r="C376" s="89"/>
-[...3 lines deleted...]
-      <c r="G376" s="89"/>
+      <c r="C376" s="143"/>
+      <c r="D376" s="143"/>
+      <c r="E376" s="143"/>
+      <c r="F376" s="143"/>
+      <c r="G376" s="143"/>
       <c r="H376" s="50"/>
     </row>
     <row r="378" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A378" s="78" t="s">
+      <c r="A378" s="84" t="s">
         <v>316</v>
       </c>
-      <c r="B378" s="78"/>
-[...5 lines deleted...]
-      <c r="H378" s="78"/>
+      <c r="B378" s="84"/>
+      <c r="C378" s="84"/>
+      <c r="D378" s="84"/>
+      <c r="E378" s="84"/>
+      <c r="F378" s="84"/>
+      <c r="G378" s="84"/>
+      <c r="H378" s="84"/>
     </row>
     <row r="379" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A379" s="78" t="s">
+      <c r="A379" s="84" t="s">
         <v>317</v>
       </c>
-      <c r="B379" s="78"/>
-[...5 lines deleted...]
-      <c r="H379" s="78"/>
+      <c r="B379" s="84"/>
+      <c r="C379" s="84"/>
+      <c r="D379" s="84"/>
+      <c r="E379" s="84"/>
+      <c r="F379" s="84"/>
+      <c r="G379" s="84"/>
+      <c r="H379" s="84"/>
     </row>
     <row r="380" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A380" s="34"/>
       <c r="B380" s="34"/>
       <c r="C380" s="34"/>
       <c r="D380" s="34"/>
     </row>
     <row r="381" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A381" s="34"/>
       <c r="B381" s="14" t="s">
         <v>318</v>
       </c>
-      <c r="C381" s="84"/>
-      <c r="D381" s="84"/>
+      <c r="C381" s="98"/>
+      <c r="D381" s="98"/>
     </row>
     <row r="382" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A382" s="34"/>
       <c r="B382" s="14" t="s">
         <v>319</v>
       </c>
-      <c r="C382" s="84"/>
-      <c r="D382" s="84"/>
+      <c r="C382" s="98"/>
+      <c r="D382" s="98"/>
     </row>
     <row r="383" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A383" s="34"/>
       <c r="B383" s="34"/>
       <c r="C383" s="34"/>
       <c r="D383" s="34"/>
     </row>
     <row r="384" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A384" s="34"/>
       <c r="B384" s="34"/>
       <c r="C384" s="34"/>
       <c r="D384" s="34"/>
     </row>
     <row r="385" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A385" s="34"/>
       <c r="B385" s="39" t="s">
         <v>320</v>
       </c>
       <c r="C385" s="35"/>
-      <c r="D385" s="91"/>
-[...3 lines deleted...]
-      <c r="H385" s="93"/>
+      <c r="D385" s="155"/>
+      <c r="E385" s="156"/>
+      <c r="F385" s="156"/>
+      <c r="G385" s="156"/>
+      <c r="H385" s="157"/>
     </row>
     <row r="386" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A386" s="34"/>
       <c r="B386" s="36"/>
       <c r="C386" s="57" t="s">
         <v>204</v>
       </c>
-      <c r="D386" s="94"/>
-[...3 lines deleted...]
-      <c r="H386" s="96"/>
+      <c r="D386" s="158"/>
+      <c r="E386" s="159"/>
+      <c r="F386" s="159"/>
+      <c r="G386" s="159"/>
+      <c r="H386" s="160"/>
     </row>
     <row r="387" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A387" s="34"/>
       <c r="B387" s="40" t="s">
         <v>321</v>
       </c>
       <c r="C387" s="56"/>
-      <c r="D387" s="103" t="s">
+      <c r="D387" s="147" t="s">
         <v>322</v>
       </c>
-      <c r="E387" s="103"/>
-[...2 lines deleted...]
-      <c r="H387" s="103"/>
+      <c r="E387" s="147"/>
+      <c r="F387" s="147"/>
+      <c r="G387" s="147"/>
+      <c r="H387" s="147"/>
     </row>
     <row r="388" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A388" s="34"/>
       <c r="B388" s="40" t="s">
         <v>323</v>
       </c>
       <c r="C388" s="56"/>
-      <c r="D388" s="100" t="s">
+      <c r="D388" s="144" t="s">
         <v>324</v>
       </c>
-      <c r="E388" s="101"/>
-[...2 lines deleted...]
-      <c r="H388" s="102"/>
+      <c r="E388" s="145"/>
+      <c r="F388" s="145"/>
+      <c r="G388" s="145"/>
+      <c r="H388" s="146"/>
     </row>
     <row r="389" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A389" s="34"/>
       <c r="B389" s="40" t="s">
         <v>325</v>
       </c>
       <c r="C389" s="61">
         <f>SUM(AssessmentPremiums+AssessmentOtherPremiums)</f>
         <v>0</v>
       </c>
-      <c r="D389" s="100" t="s">
+      <c r="D389" s="144" t="s">
         <v>326</v>
       </c>
-      <c r="E389" s="101"/>
-[...2 lines deleted...]
-      <c r="H389" s="102"/>
+      <c r="E389" s="145"/>
+      <c r="F389" s="145"/>
+      <c r="G389" s="145"/>
+      <c r="H389" s="146"/>
     </row>
     <row r="390" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A390" s="34"/>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
-      <c r="D390" s="104"/>
-[...3 lines deleted...]
-      <c r="H390" s="104"/>
+      <c r="D390" s="148"/>
+      <c r="E390" s="148"/>
+      <c r="F390" s="148"/>
+      <c r="G390" s="148"/>
+      <c r="H390" s="148"/>
     </row>
     <row r="391" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A391" s="34"/>
       <c r="B391" s="53" t="s">
         <v>327</v>
       </c>
       <c r="C391" s="38" t="s">
         <v>204</v>
       </c>
-      <c r="D391" s="105" t="s">
+      <c r="D391" s="149" t="s">
         <v>328</v>
       </c>
-      <c r="E391" s="105"/>
-[...2 lines deleted...]
-      <c r="H391" s="105"/>
+      <c r="E391" s="149"/>
+      <c r="F391" s="149"/>
+      <c r="G391" s="149"/>
+      <c r="H391" s="149"/>
     </row>
     <row r="392" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A392" s="34"/>
       <c r="B392" s="38" t="s">
         <v>292</v>
       </c>
       <c r="C392" s="54"/>
-      <c r="D392" s="84"/>
-[...3 lines deleted...]
-      <c r="H392" s="84"/>
+      <c r="D392" s="98"/>
+      <c r="E392" s="98"/>
+      <c r="F392" s="98"/>
+      <c r="G392" s="98"/>
+      <c r="H392" s="98"/>
     </row>
     <row r="393" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A393" s="34"/>
       <c r="B393" s="38" t="s">
         <v>329</v>
       </c>
       <c r="C393" s="54"/>
-      <c r="D393" s="84"/>
-[...3 lines deleted...]
-      <c r="H393" s="84"/>
+      <c r="D393" s="98"/>
+      <c r="E393" s="98"/>
+      <c r="F393" s="98"/>
+      <c r="G393" s="98"/>
+      <c r="H393" s="98"/>
     </row>
     <row r="394" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A394" s="34"/>
       <c r="B394" s="41" t="s">
         <v>295</v>
       </c>
       <c r="C394" s="54"/>
-      <c r="D394" s="84"/>
-[...3 lines deleted...]
-      <c r="H394" s="84"/>
+      <c r="D394" s="98"/>
+      <c r="E394" s="98"/>
+      <c r="F394" s="98"/>
+      <c r="G394" s="98"/>
+      <c r="H394" s="98"/>
     </row>
     <row r="395" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A395" s="34"/>
       <c r="B395" s="38" t="s">
         <v>330</v>
       </c>
       <c r="C395" s="54"/>
-      <c r="D395" s="84"/>
-[...3 lines deleted...]
-      <c r="H395" s="84"/>
+      <c r="D395" s="98"/>
+      <c r="E395" s="98"/>
+      <c r="F395" s="98"/>
+      <c r="G395" s="98"/>
+      <c r="H395" s="98"/>
     </row>
     <row r="396" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A396" s="34"/>
       <c r="B396" s="38" t="s">
         <v>331</v>
       </c>
       <c r="C396" s="54"/>
-      <c r="D396" s="84"/>
-[...3 lines deleted...]
-      <c r="H396" s="84"/>
+      <c r="D396" s="98"/>
+      <c r="E396" s="98"/>
+      <c r="F396" s="98"/>
+      <c r="G396" s="98"/>
+      <c r="H396" s="98"/>
     </row>
     <row r="397" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A397" s="34"/>
       <c r="B397" s="38" t="s">
         <v>332</v>
       </c>
       <c r="C397" s="54"/>
-      <c r="D397" s="84"/>
-[...3 lines deleted...]
-      <c r="H397" s="84"/>
+      <c r="D397" s="98"/>
+      <c r="E397" s="98"/>
+      <c r="F397" s="98"/>
+      <c r="G397" s="98"/>
+      <c r="H397" s="98"/>
     </row>
     <row r="398" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A398" s="34"/>
       <c r="B398" s="38" t="s">
         <v>333</v>
       </c>
       <c r="C398" s="54"/>
-      <c r="D398" s="84"/>
-[...3 lines deleted...]
-      <c r="H398" s="84"/>
+      <c r="D398" s="98"/>
+      <c r="E398" s="98"/>
+      <c r="F398" s="98"/>
+      <c r="G398" s="98"/>
+      <c r="H398" s="98"/>
     </row>
     <row r="399" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A399" s="34"/>
       <c r="B399" s="38" t="s">
         <v>334</v>
       </c>
       <c r="C399" s="54"/>
-      <c r="D399" s="84"/>
-[...3 lines deleted...]
-      <c r="H399" s="84"/>
+      <c r="D399" s="98"/>
+      <c r="E399" s="98"/>
+      <c r="F399" s="98"/>
+      <c r="G399" s="98"/>
+      <c r="H399" s="98"/>
     </row>
     <row r="400" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A400" s="34"/>
       <c r="B400" s="38" t="s">
         <v>335</v>
       </c>
       <c r="C400" s="54"/>
-      <c r="D400" s="84"/>
-[...3 lines deleted...]
-      <c r="H400" s="84"/>
+      <c r="D400" s="98"/>
+      <c r="E400" s="98"/>
+      <c r="F400" s="98"/>
+      <c r="G400" s="98"/>
+      <c r="H400" s="98"/>
     </row>
     <row r="401" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A401" s="34"/>
       <c r="B401" s="38" t="s">
         <v>336</v>
       </c>
       <c r="C401" s="54"/>
-      <c r="D401" s="84"/>
-[...3 lines deleted...]
-      <c r="H401" s="84"/>
+      <c r="D401" s="98"/>
+      <c r="E401" s="98"/>
+      <c r="F401" s="98"/>
+      <c r="G401" s="98"/>
+      <c r="H401" s="98"/>
     </row>
     <row r="402" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A402" s="34"/>
       <c r="B402" s="31" t="s">
         <v>337</v>
       </c>
       <c r="C402" s="54"/>
-      <c r="D402" s="84"/>
-[...3 lines deleted...]
-      <c r="H402" s="84"/>
+      <c r="D402" s="98"/>
+      <c r="E402" s="98"/>
+      <c r="F402" s="98"/>
+      <c r="G402" s="98"/>
+      <c r="H402" s="98"/>
     </row>
     <row r="403" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A403" s="34"/>
       <c r="B403" s="31" t="s">
         <v>337</v>
       </c>
       <c r="C403" s="54"/>
-      <c r="D403" s="84"/>
-[...3 lines deleted...]
-      <c r="H403" s="84"/>
+      <c r="D403" s="98"/>
+      <c r="E403" s="98"/>
+      <c r="F403" s="98"/>
+      <c r="G403" s="98"/>
+      <c r="H403" s="98"/>
     </row>
     <row r="404" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A404" s="34"/>
       <c r="B404" s="31" t="s">
         <v>337</v>
       </c>
       <c r="C404" s="54"/>
-      <c r="D404" s="84"/>
-[...3 lines deleted...]
-      <c r="H404" s="84"/>
+      <c r="D404" s="98"/>
+      <c r="E404" s="98"/>
+      <c r="F404" s="98"/>
+      <c r="G404" s="98"/>
+      <c r="H404" s="98"/>
     </row>
     <row r="405" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A405" s="34"/>
       <c r="B405" s="31" t="s">
         <v>337</v>
       </c>
       <c r="C405" s="54"/>
-      <c r="D405" s="84"/>
-[...3 lines deleted...]
-      <c r="H405" s="84"/>
+      <c r="D405" s="98"/>
+      <c r="E405" s="98"/>
+      <c r="F405" s="98"/>
+      <c r="G405" s="98"/>
+      <c r="H405" s="98"/>
     </row>
     <row r="406" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A406" s="34"/>
       <c r="B406" s="53" t="s">
         <v>338</v>
       </c>
       <c r="C406" s="51">
         <f>ROUND(SUM(C392:C405)*1,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A407" s="34"/>
       <c r="B407" s="2"/>
     </row>
     <row r="408" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A408" s="34"/>
       <c r="B408" s="53" t="s">
         <v>339</v>
       </c>
       <c r="C408" s="51">
         <f>ROUND(SUM(C389-C406)*1,2)</f>
         <v>0</v>
       </c>
       <c r="D408" s="49" t="s">
@@ -6860,522 +6855,540 @@
     <row r="411" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A411" s="34"/>
       <c r="B411" s="34"/>
       <c r="C411" s="34"/>
       <c r="D411" s="34"/>
     </row>
     <row r="412" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A412" s="34"/>
       <c r="B412" s="34"/>
       <c r="C412" s="34"/>
       <c r="D412" s="34"/>
     </row>
     <row r="413" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A413" s="34"/>
       <c r="B413" s="42" t="s">
         <v>344</v>
       </c>
       <c r="C413" s="43"/>
       <c r="D413" s="43"/>
       <c r="E413" s="43"/>
       <c r="F413" s="43"/>
       <c r="G413" s="44"/>
     </row>
     <row r="414" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="34"/>
-      <c r="B414" s="106" t="s">
+      <c r="B414" s="150" t="s">
         <v>345</v>
       </c>
-      <c r="C414" s="107"/>
-[...3 lines deleted...]
-      <c r="G414" s="108"/>
+      <c r="C414" s="151"/>
+      <c r="D414" s="151"/>
+      <c r="E414" s="151"/>
+      <c r="F414" s="151"/>
+      <c r="G414" s="152"/>
     </row>
     <row r="415" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A415" s="34"/>
       <c r="B415" s="45" t="s">
         <v>346</v>
       </c>
-      <c r="C415" s="124" t="s">
+      <c r="C415" s="139" t="s">
         <v>347</v>
       </c>
-      <c r="D415" s="124"/>
-[...2 lines deleted...]
-      <c r="G415" s="125"/>
+      <c r="D415" s="139"/>
+      <c r="E415" s="139"/>
+      <c r="F415" s="139"/>
+      <c r="G415" s="140"/>
     </row>
     <row r="416" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="34"/>
       <c r="B416" s="46" t="s">
         <v>348</v>
       </c>
-      <c r="C416" s="110" t="s">
+      <c r="C416" s="94" t="s">
         <v>349</v>
       </c>
-      <c r="D416" s="110"/>
-[...2 lines deleted...]
-      <c r="G416" s="111"/>
+      <c r="D416" s="94"/>
+      <c r="E416" s="94"/>
+      <c r="F416" s="94"/>
+      <c r="G416" s="129"/>
     </row>
     <row r="417" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="34"/>
       <c r="B417" s="47" t="s">
         <v>350</v>
       </c>
-      <c r="C417" s="98" t="s">
+      <c r="C417" s="141" t="s">
         <v>351</v>
       </c>
-      <c r="D417" s="98"/>
-[...2 lines deleted...]
-      <c r="G417" s="99"/>
+      <c r="D417" s="141"/>
+      <c r="E417" s="141"/>
+      <c r="F417" s="141"/>
+      <c r="G417" s="142"/>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A418" s="34"/>
       <c r="B418" s="48" t="s">
         <v>352</v>
       </c>
-      <c r="C418" s="122" t="s">
+      <c r="C418" s="137" t="s">
         <v>353</v>
       </c>
-      <c r="D418" s="122"/>
-[...2 lines deleted...]
-      <c r="G418" s="123"/>
+      <c r="D418" s="137"/>
+      <c r="E418" s="137"/>
+      <c r="F418" s="137"/>
+      <c r="G418" s="138"/>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A419" s="34"/>
       <c r="B419" s="34"/>
       <c r="C419" s="34"/>
       <c r="D419" s="34"/>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A420" s="34"/>
       <c r="B420" s="34"/>
       <c r="C420" s="34"/>
       <c r="D420" s="34"/>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A421" s="34"/>
       <c r="B421" s="34" t="s">
         <v>354</v>
       </c>
       <c r="C421" s="34"/>
       <c r="D421" s="34"/>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A422" s="34"/>
       <c r="B422" s="34"/>
       <c r="C422" s="34"/>
       <c r="D422" s="34"/>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A423" s="34"/>
-      <c r="B423" s="109" t="s">
+      <c r="B423" s="127" t="s">
         <v>355</v>
       </c>
-      <c r="C423" s="109"/>
+      <c r="C423" s="127"/>
       <c r="D423" s="34"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="JtkOfysQ08z1LVIirCpWf2FfVAZcsjpg6UL+tzvtN1igziC6Y7jCMLO7VgCofMBG6aR97Hccx1TRRRXsmhpXGA==" saltValue="/tj1aguwnxBuBh7TrJ984g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <customSheetViews>
     <customSheetView guid="{AAE2FCF2-28FA-408F-B7CE-3797241E66EA}" scale="160" showPageBreaks="1" printArea="1">
       <selection activeCell="A4" sqref="A4:H4"/>
       <rowBreaks count="6" manualBreakCount="6">
         <brk id="61" max="7" man="1"/>
         <brk id="108" max="7" man="1"/>
         <brk id="180" max="7" man="1"/>
         <brk id="210" max="7" man="1"/>
         <brk id="236" max="7" man="1"/>
         <brk id="291" max="7" man="1"/>
       </rowBreaks>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="319">
-    <mergeCell ref="B285:F285"/>
-[...75 lines deleted...]
-    <mergeCell ref="F99:H99"/>
+    <mergeCell ref="A63:H63"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="A184:H184"/>
+    <mergeCell ref="A213:H213"/>
+    <mergeCell ref="A239:H239"/>
+    <mergeCell ref="A298:H298"/>
+    <mergeCell ref="A367:H367"/>
+    <mergeCell ref="A368:H368"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="G336:H336"/>
+    <mergeCell ref="C337:E337"/>
+    <mergeCell ref="G337:H337"/>
+    <mergeCell ref="C345:E345"/>
+    <mergeCell ref="G345:H345"/>
+    <mergeCell ref="G327:H327"/>
+    <mergeCell ref="G328:H328"/>
+    <mergeCell ref="G329:H329"/>
+    <mergeCell ref="C327:E327"/>
+    <mergeCell ref="C328:E328"/>
+    <mergeCell ref="C329:E329"/>
+    <mergeCell ref="G330:H330"/>
+    <mergeCell ref="C344:E344"/>
+    <mergeCell ref="G344:H344"/>
+    <mergeCell ref="G358:H358"/>
+    <mergeCell ref="A360:H360"/>
+    <mergeCell ref="C347:E347"/>
+    <mergeCell ref="G347:H347"/>
+    <mergeCell ref="G348:H348"/>
+    <mergeCell ref="G353:H353"/>
+    <mergeCell ref="G350:H350"/>
+    <mergeCell ref="G351:H351"/>
+    <mergeCell ref="G352:H352"/>
+    <mergeCell ref="C362:E362"/>
+    <mergeCell ref="C363:E363"/>
+    <mergeCell ref="B373:G373"/>
+    <mergeCell ref="B374:G374"/>
+    <mergeCell ref="B375:G375"/>
+    <mergeCell ref="D385:H385"/>
+    <mergeCell ref="D386:H386"/>
+    <mergeCell ref="B369:G369"/>
+    <mergeCell ref="B370:G370"/>
+    <mergeCell ref="B371:G371"/>
+    <mergeCell ref="B372:G372"/>
+    <mergeCell ref="A378:H378"/>
+    <mergeCell ref="A379:H379"/>
+    <mergeCell ref="C417:G417"/>
+    <mergeCell ref="D396:H396"/>
+    <mergeCell ref="D397:H397"/>
+    <mergeCell ref="B376:G376"/>
+    <mergeCell ref="D393:H393"/>
+    <mergeCell ref="D394:H394"/>
+    <mergeCell ref="D395:H395"/>
+    <mergeCell ref="D388:H388"/>
+    <mergeCell ref="D389:H389"/>
+    <mergeCell ref="D387:H387"/>
+    <mergeCell ref="D392:H392"/>
+    <mergeCell ref="D390:H390"/>
+    <mergeCell ref="D391:H391"/>
+    <mergeCell ref="C381:D381"/>
+    <mergeCell ref="C382:D382"/>
+    <mergeCell ref="D398:H398"/>
+    <mergeCell ref="D399:H399"/>
+    <mergeCell ref="D400:H400"/>
+    <mergeCell ref="B414:G414"/>
+    <mergeCell ref="D401:H401"/>
+    <mergeCell ref="D402:H402"/>
+    <mergeCell ref="D403:H403"/>
+    <mergeCell ref="D404:H404"/>
+    <mergeCell ref="D405:H405"/>
+    <mergeCell ref="B423:C423"/>
+    <mergeCell ref="G354:H354"/>
+    <mergeCell ref="G356:H356"/>
+    <mergeCell ref="G357:H357"/>
+    <mergeCell ref="C416:G416"/>
+    <mergeCell ref="A89:H90"/>
+    <mergeCell ref="G132:H132"/>
+    <mergeCell ref="G137:H137"/>
+    <mergeCell ref="G136:H136"/>
+    <mergeCell ref="G163:H163"/>
+    <mergeCell ref="G338:H338"/>
+    <mergeCell ref="B340:F341"/>
+    <mergeCell ref="G341:H341"/>
+    <mergeCell ref="C343:E343"/>
+    <mergeCell ref="G343:H343"/>
+    <mergeCell ref="C346:E346"/>
+    <mergeCell ref="G346:H346"/>
+    <mergeCell ref="B332:E334"/>
+    <mergeCell ref="C335:E335"/>
+    <mergeCell ref="G335:H335"/>
+    <mergeCell ref="C336:E336"/>
+    <mergeCell ref="C418:G418"/>
+    <mergeCell ref="C415:G415"/>
+    <mergeCell ref="G315:H315"/>
+    <mergeCell ref="G316:H316"/>
+    <mergeCell ref="B323:E326"/>
+    <mergeCell ref="B292:H292"/>
+    <mergeCell ref="A297:H297"/>
+    <mergeCell ref="A299:H299"/>
+    <mergeCell ref="A301:B301"/>
+    <mergeCell ref="E301:F301"/>
+    <mergeCell ref="G301:H301"/>
+    <mergeCell ref="G319:H319"/>
+    <mergeCell ref="G320:H320"/>
+    <mergeCell ref="G321:H321"/>
+    <mergeCell ref="G322:H322"/>
+    <mergeCell ref="C302:F302"/>
+    <mergeCell ref="C304:H306"/>
+    <mergeCell ref="A311:H311"/>
+    <mergeCell ref="G313:H313"/>
+    <mergeCell ref="G314:H314"/>
+    <mergeCell ref="G326:H326"/>
+    <mergeCell ref="C218:D218"/>
+    <mergeCell ref="E218:F218"/>
+    <mergeCell ref="G218:H218"/>
+    <mergeCell ref="C230:D230"/>
+    <mergeCell ref="G233:H233"/>
+    <mergeCell ref="B286:F288"/>
+    <mergeCell ref="H286:H288"/>
+    <mergeCell ref="B281:F281"/>
+    <mergeCell ref="B282:F282"/>
+    <mergeCell ref="B283:H283"/>
+    <mergeCell ref="G227:H227"/>
+    <mergeCell ref="A238:H238"/>
+    <mergeCell ref="B243:H243"/>
+    <mergeCell ref="B247:H247"/>
+    <mergeCell ref="A249:H249"/>
+    <mergeCell ref="G228:H228"/>
+    <mergeCell ref="B245:H245"/>
+    <mergeCell ref="G221:H221"/>
+    <mergeCell ref="G222:H222"/>
+    <mergeCell ref="G223:H223"/>
+    <mergeCell ref="G224:H224"/>
+    <mergeCell ref="G225:H225"/>
+    <mergeCell ref="G226:H226"/>
+    <mergeCell ref="E223:F223"/>
+    <mergeCell ref="E224:F224"/>
+    <mergeCell ref="E225:F225"/>
+    <mergeCell ref="E226:F226"/>
+    <mergeCell ref="E227:F227"/>
+    <mergeCell ref="E228:F228"/>
+    <mergeCell ref="C223:D223"/>
+    <mergeCell ref="C224:D224"/>
+    <mergeCell ref="C225:D225"/>
+    <mergeCell ref="C226:D226"/>
+    <mergeCell ref="C227:D227"/>
+    <mergeCell ref="C228:D228"/>
+    <mergeCell ref="C219:D219"/>
+    <mergeCell ref="E219:F219"/>
+    <mergeCell ref="G219:H219"/>
+    <mergeCell ref="C220:D220"/>
+    <mergeCell ref="C221:D221"/>
+    <mergeCell ref="C222:D222"/>
+    <mergeCell ref="E220:F220"/>
+    <mergeCell ref="E221:F221"/>
+    <mergeCell ref="E222:F222"/>
+    <mergeCell ref="G220:H220"/>
+    <mergeCell ref="G208:H208"/>
+    <mergeCell ref="G206:H206"/>
+    <mergeCell ref="A212:H212"/>
+    <mergeCell ref="G214:H214"/>
+    <mergeCell ref="B216:F216"/>
+    <mergeCell ref="G192:H192"/>
+    <mergeCell ref="G170:H170"/>
+    <mergeCell ref="G171:H171"/>
+    <mergeCell ref="G172:H172"/>
+    <mergeCell ref="B193:F193"/>
+    <mergeCell ref="G175:H175"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A187:H187"/>
+    <mergeCell ref="B189:F189"/>
+    <mergeCell ref="G188:H188"/>
+    <mergeCell ref="B191:F191"/>
+    <mergeCell ref="G194:H194"/>
+    <mergeCell ref="B197:F197"/>
+    <mergeCell ref="G196:H196"/>
+    <mergeCell ref="B199:F199"/>
+    <mergeCell ref="G198:H198"/>
+    <mergeCell ref="A62:H62"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="B55:H55"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="C7:H7"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
     <mergeCell ref="G76:H76"/>
     <mergeCell ref="G77:H77"/>
     <mergeCell ref="G78:H78"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="G70:H70"/>
     <mergeCell ref="G71:H71"/>
     <mergeCell ref="G72:H72"/>
     <mergeCell ref="G73:H73"/>
     <mergeCell ref="G74:H74"/>
     <mergeCell ref="G75:H75"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A8:B8"/>
-[...216 lines deleted...]
-    <mergeCell ref="G330:H330"/>
+    <mergeCell ref="G79:H79"/>
+    <mergeCell ref="G80:H80"/>
+    <mergeCell ref="G81:H81"/>
+    <mergeCell ref="A84:H86"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="B105:F107"/>
+    <mergeCell ref="G107:H107"/>
+    <mergeCell ref="G101:H101"/>
+    <mergeCell ref="D94:F94"/>
+    <mergeCell ref="G94:H94"/>
+    <mergeCell ref="A95:H96"/>
+    <mergeCell ref="A98:C98"/>
+    <mergeCell ref="A99:C99"/>
+    <mergeCell ref="F98:H98"/>
+    <mergeCell ref="F99:H99"/>
+    <mergeCell ref="G116:H116"/>
+    <mergeCell ref="G102:H102"/>
+    <mergeCell ref="G103:H103"/>
+    <mergeCell ref="G104:H104"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="G149:H149"/>
+    <mergeCell ref="G151:H151"/>
+    <mergeCell ref="G154:H154"/>
+    <mergeCell ref="G158:H158"/>
+    <mergeCell ref="A110:H110"/>
+    <mergeCell ref="G114:H114"/>
+    <mergeCell ref="G118:H118"/>
+    <mergeCell ref="G120:H120"/>
+    <mergeCell ref="G124:H124"/>
+    <mergeCell ref="G126:H126"/>
+    <mergeCell ref="G127:H127"/>
+    <mergeCell ref="G152:H152"/>
+    <mergeCell ref="G160:H160"/>
+    <mergeCell ref="G140:H140"/>
+    <mergeCell ref="A145:H145"/>
+    <mergeCell ref="G200:H200"/>
+    <mergeCell ref="B203:F203"/>
+    <mergeCell ref="G202:H202"/>
+    <mergeCell ref="A205:H205"/>
+    <mergeCell ref="B207:F207"/>
+    <mergeCell ref="B195:F195"/>
+    <mergeCell ref="G161:H161"/>
+    <mergeCell ref="G165:H165"/>
+    <mergeCell ref="G166:H166"/>
+    <mergeCell ref="G190:H190"/>
+    <mergeCell ref="A252:H252"/>
+    <mergeCell ref="H254:H255"/>
+    <mergeCell ref="B256:F256"/>
+    <mergeCell ref="B257:F257"/>
+    <mergeCell ref="B258:F258"/>
+    <mergeCell ref="B259:F259"/>
+    <mergeCell ref="B260:F260"/>
+    <mergeCell ref="B261:F261"/>
+    <mergeCell ref="B262:F262"/>
+    <mergeCell ref="B263:F263"/>
+    <mergeCell ref="B264:F264"/>
+    <mergeCell ref="B265:F265"/>
+    <mergeCell ref="B266:F266"/>
+    <mergeCell ref="B267:F267"/>
+    <mergeCell ref="B268:F268"/>
+    <mergeCell ref="B269:F269"/>
+    <mergeCell ref="B270:F270"/>
+    <mergeCell ref="B271:F271"/>
+    <mergeCell ref="B285:F285"/>
+    <mergeCell ref="B290:H290"/>
+    <mergeCell ref="B272:F272"/>
+    <mergeCell ref="B273:F273"/>
+    <mergeCell ref="B274:F274"/>
+    <mergeCell ref="B275:F275"/>
+    <mergeCell ref="B276:F276"/>
+    <mergeCell ref="B277:F277"/>
+    <mergeCell ref="G284:H284"/>
+    <mergeCell ref="G285:H285"/>
+    <mergeCell ref="B278:F278"/>
+    <mergeCell ref="B280:F280"/>
+    <mergeCell ref="B279:F279"/>
+    <mergeCell ref="B284:F284"/>
   </mergeCells>
   <conditionalFormatting sqref="C230:D230">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="notEqual">
       <formula>$G$214</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G104:H104" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$J$103:$J$104</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="C10:H10" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$J$9:$J$10</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" r:id="rId2"/>
   <rowBreaks count="6" manualBreakCount="6">
     <brk id="61" max="7" man="1"/>
     <brk id="108" max="7" man="1"/>
     <brk id="180" max="7" man="1"/>
     <brk id="210" max="7" man="1"/>
     <brk id="237" max="7" man="1"/>
     <brk id="292" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D05DBA7E5F95E54BA1F8AEB58FC9F3CE" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5a18040246f555fc3ee417089056757f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bff1912dda2c34800ae3d5e8677634f0" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="4" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -7463,89 +7476,71 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25D1D8DF-1455-48F2-AAD6-B2500452C27F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{215C9D05-448C-4999-90C3-1F0CB3B5C6E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3c9e15a3-223f-4584-afb1-1dbe0b3878fa"/>
+    <ds:schemaRef ds:uri="0c0a90e6-e41b-4ab7-99c8-c94455793e26"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{108E3B9E-79B6-41F7-8E27-ACF43D1875EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{215C9D05-448C-4999-90C3-1F0CB3B5C6E4}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EDA0AF6-29D0-4578-ADE1-7B73867D95EC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{61f7c44d-d510-4321-9258-956e71d8b56e}" enabled="0" method="" siteId="{61f7c44d-d510-4321-9258-956e71d8b56e}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>